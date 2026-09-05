--- v0 (2026-07-07)
+++ v1 (2026-09-05)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cumplimiento de KPI" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Cumplimiento de KPI'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1591">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1590">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>N Accesos</t>
   </si>
   <si>
     <t>N Argumentarios Vistos</t>
   </si>
   <si>
     <t>N Argumentarios Compartidos</t>
   </si>
   <si>
     <t>Clientes Atendidos</t>
   </si>
   <si>
     <t>KPI (envío 50% clientes)</t>
   </si>
   <si>
     <t>Comercial</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
@@ -2854,693 +2854,690 @@
   <si>
     <t>HMES-11055</t>
   </si>
   <si>
     <t>Manuel Ferreras Expósito</t>
   </si>
   <si>
     <t>manuel.ferreras@cobendai.es</t>
   </si>
   <si>
     <t>HMES-10045</t>
   </si>
   <si>
     <t>Mario Fernandez Valentin</t>
   </si>
   <si>
     <t>mfernandezval@cobendai.es</t>
   </si>
   <si>
     <t>HMES-7228</t>
   </si>
   <si>
     <t>sgonzalez@cobendai.es</t>
   </si>
   <si>
+    <t>HMES-13419</t>
+  </si>
+  <si>
+    <t>Francisco Lahuerta Sanz</t>
+  </si>
+  <si>
+    <t>francisco.lahuerta@marcosautomocion.com</t>
+  </si>
+  <si>
+    <t>KORYO CAR, S.A.</t>
+  </si>
+  <si>
+    <t>HMES-10612</t>
+  </si>
+  <si>
+    <t>Jesus Lopez Diaz Guerra</t>
+  </si>
+  <si>
+    <t>jesus.lopezdiaz@marcosautomocion.com</t>
+  </si>
+  <si>
+    <t>HMES-9118</t>
+  </si>
+  <si>
+    <t>John Enrique Garcia Ramos</t>
+  </si>
+  <si>
+    <t>john.garcia@marcosautomocion.com</t>
+  </si>
+  <si>
+    <t>HMES-13370</t>
+  </si>
+  <si>
+    <t>Jose Gregorio Rancel Leal</t>
+  </si>
+  <si>
+    <t>josegregorio.rancel@marcosautomocion.com</t>
+  </si>
+  <si>
+    <t>HMES-11180</t>
+  </si>
+  <si>
+    <t>José Soldevila Vivo</t>
+  </si>
+  <si>
+    <t>jose.soldevila@marcosautomocion.com</t>
+  </si>
+  <si>
+    <t>HMES-10732</t>
+  </si>
+  <si>
+    <t>Laura Roman Rojo</t>
+  </si>
+  <si>
+    <t>laura.roman@marcosautomocion.com</t>
+  </si>
+  <si>
+    <t>HMES-13295</t>
+  </si>
+  <si>
+    <t>Luis Fernandez Moreno</t>
+  </si>
+  <si>
+    <t>luis.fernandezm@marcosautomocion.com</t>
+  </si>
+  <si>
+    <t>HMES-10723</t>
+  </si>
+  <si>
+    <t>Luis San Ignacio Bueno</t>
+  </si>
+  <si>
+    <t>luis.sanignacio@marcosautomocion.com</t>
+  </si>
+  <si>
+    <t>HMES-7934</t>
+  </si>
+  <si>
+    <t>Manuel Andres Ibañez Morell</t>
+  </si>
+  <si>
+    <t>ventas@bemonmotors.com</t>
+  </si>
+  <si>
+    <t>HMES-8989</t>
+  </si>
+  <si>
+    <t>Maria Elena Calderon Campos</t>
+  </si>
+  <si>
+    <t>elena.calderon@marcosautomocion.com</t>
+  </si>
+  <si>
+    <t>HMES-9243</t>
+  </si>
+  <si>
+    <t>Marina Cuadros Chirivella</t>
+  </si>
+  <si>
+    <t>marina.cuadros@marcosautomocion.com</t>
+  </si>
+  <si>
+    <t>HMES-11214</t>
+  </si>
+  <si>
+    <t>María Gabriela Jaramillo Ricaurte</t>
+  </si>
+  <si>
+    <t>gabriela.jaramillo@marcosautomocion.com</t>
+  </si>
+  <si>
+    <t>HMES-10909</t>
+  </si>
+  <si>
+    <t>Oscar Marzal Navarro</t>
+  </si>
+  <si>
+    <t>oscar.marzal@marcosautomocion.com</t>
+  </si>
+  <si>
+    <t>HMES-8674</t>
+  </si>
+  <si>
+    <t>Ruben Beneito Belda</t>
+  </si>
+  <si>
+    <t>ruben.beneito@marcosautomocion.com</t>
+  </si>
+  <si>
+    <t>HMES-13640</t>
+  </si>
+  <si>
+    <t>Xema Minguez Parra</t>
+  </si>
+  <si>
+    <t>xema.minguez@marcosautomocion.com</t>
+  </si>
+  <si>
+    <t>HMES-7470</t>
+  </si>
+  <si>
+    <t>Ana Belen Garcia Sanchez</t>
+  </si>
+  <si>
+    <t>anabelen.garcia@marcosautomocion.com</t>
+  </si>
+  <si>
+    <t>LEUKA CAR, S.L.</t>
+  </si>
+  <si>
+    <t>HMES-14175</t>
+  </si>
+  <si>
+    <t>Ana Lorena Chinchilla</t>
+  </si>
+  <si>
+    <t>Analorena.chinchilla@marcosautomocion.com</t>
+  </si>
+  <si>
+    <t>HMES-14011</t>
+  </si>
+  <si>
+    <t>Carmelo Sanchez Rico</t>
+  </si>
+  <si>
+    <t>carmelo.sanchez@marcosautomocion.com</t>
+  </si>
+  <si>
+    <t>HMES-13655</t>
+  </si>
+  <si>
+    <t>Daniel Ruiz Ruiz</t>
+  </si>
+  <si>
+    <t>daniel.ruizr@marcosautomocion.com</t>
+  </si>
+  <si>
+    <t>HMES-10423</t>
+  </si>
+  <si>
+    <t>Jon Moreno Velar</t>
+  </si>
+  <si>
+    <t>jon.moreno@marcosautomocion.com</t>
+  </si>
+  <si>
+    <t>HMES-14096</t>
+  </si>
+  <si>
+    <t>Jose Enrique Gimenez Ochoa</t>
+  </si>
+  <si>
+    <t>jose.gimenez@marcosautomocion.com</t>
+  </si>
+  <si>
+    <t>HMES-8745</t>
+  </si>
+  <si>
+    <t>Marcos Martinez Mateo</t>
+  </si>
+  <si>
+    <t>marcos.martinez@marcosautomocion.com</t>
+  </si>
+  <si>
+    <t>HMES-12912</t>
+  </si>
+  <si>
+    <t>Mateo Fodde .</t>
+  </si>
+  <si>
+    <t>mateo.fodde@marcosautomocion.com</t>
+  </si>
+  <si>
+    <t>HMES-13963</t>
+  </si>
+  <si>
+    <t>Pascual Serrano Berenguer</t>
+  </si>
+  <si>
+    <t>pascual.serrano@marcosautomocion.com</t>
+  </si>
+  <si>
+    <t>HMES-12892</t>
+  </si>
+  <si>
+    <t>Ricardo De la Casa Alberca</t>
+  </si>
+  <si>
+    <t>ricardo.delacasa@marcosautomocion.com</t>
+  </si>
+  <si>
+    <t>HMES-11218</t>
+  </si>
+  <si>
+    <t>Rubén García Roldan</t>
+  </si>
+  <si>
+    <t>rgarcia@grupomarcos.com</t>
+  </si>
+  <si>
+    <t>HMES-10514</t>
+  </si>
+  <si>
+    <t>Victor Tomas Gonzalez Rochas</t>
+  </si>
+  <si>
+    <t>victortomas.gonzalez@marcosautomocion.com</t>
+  </si>
+  <si>
+    <t>HMES-10619</t>
+  </si>
+  <si>
+    <t>Agustin Garcia Garcia de la Encarnacion</t>
+  </si>
+  <si>
+    <t>ventas3@martiaga.com</t>
+  </si>
+  <si>
+    <t>MARTIAGA AUTOMOCION, S.L.</t>
+  </si>
+  <si>
+    <t>HMES-13217</t>
+  </si>
+  <si>
+    <t>Angelina Belmonte Gomez</t>
+  </si>
+  <si>
+    <t>ventas7@martiaga.com</t>
+  </si>
+  <si>
+    <t>HMES-13408</t>
+  </si>
+  <si>
+    <t>Cristian Sanchez Villena</t>
+  </si>
+  <si>
+    <t>Ventas10@martiaga.com</t>
+  </si>
+  <si>
+    <t>HMES-11118</t>
+  </si>
+  <si>
+    <t>Jesús Quilez Juan</t>
+  </si>
+  <si>
+    <t>Ventas9@martiaga.com</t>
+  </si>
+  <si>
+    <t>HMES-8429</t>
+  </si>
+  <si>
+    <t>Sergio Parra Galvez</t>
+  </si>
+  <si>
+    <t>ventas5@martiaga.com</t>
+  </si>
+  <si>
+    <t>HMES-13988</t>
+  </si>
+  <si>
+    <t>Victor Candell Olivas</t>
+  </si>
+  <si>
+    <t>victor.candel@martiaga.com</t>
+  </si>
+  <si>
+    <t>HMES-14026</t>
+  </si>
+  <si>
+    <t>Andres Camilo Galindez Sanchez</t>
+  </si>
+  <si>
+    <t>comercial4merodigar@nmerodio.com</t>
+  </si>
+  <si>
+    <t>MERODIGAR MOTOR, S.L.</t>
+  </si>
+  <si>
+    <t>HMES-13968</t>
+  </si>
+  <si>
+    <t>Jorge Armando Rodrigues Lopez</t>
+  </si>
+  <si>
+    <t>comercial3merodigar@nmerodio.com</t>
+  </si>
+  <si>
+    <t>HMES-11236</t>
+  </si>
+  <si>
+    <t>Jose Ramón Santalla Gasco</t>
+  </si>
+  <si>
+    <t>empresasmerodigar@nmerodio.com</t>
+  </si>
+  <si>
+    <t>HMES-13553</t>
+  </si>
+  <si>
+    <t>Virgilio Muñoz Candalija</t>
+  </si>
+  <si>
+    <t>COMERCIAL1MERODIGAR@NMERODIO.COM</t>
+  </si>
+  <si>
+    <t>HMES-13981</t>
+  </si>
+  <si>
+    <t>Alejandro Lendrino Cortes</t>
+  </si>
+  <si>
+    <t>alejandro.lendrino@gamboa.es</t>
+  </si>
+  <si>
+    <t>MOTOR GAMBOA, S.A.</t>
+  </si>
+  <si>
+    <t>HMES-12832</t>
+  </si>
+  <si>
+    <t>Ana Cristina Higuerey Salcedo</t>
+  </si>
+  <si>
+    <t>ana.higuerey@gamboa.es</t>
+  </si>
+  <si>
+    <t>HMES-10693</t>
+  </si>
+  <si>
+    <t>Antonio Parreño Contreras</t>
+  </si>
+  <si>
+    <t>antonio.parreno@gamboa.es</t>
+  </si>
+  <si>
+    <t>HMES-12669</t>
+  </si>
+  <si>
+    <t>Cristian Martín Gil</t>
+  </si>
+  <si>
+    <t>martin@ggamboa.es</t>
+  </si>
+  <si>
+    <t>HMES-12749</t>
+  </si>
+  <si>
+    <t>Cynthia Cejas Bravo</t>
+  </si>
+  <si>
+    <t>cintia.cejas@gamboa.es</t>
+  </si>
+  <si>
+    <t>HMES-13694</t>
+  </si>
+  <si>
+    <t>Darío Pérez García</t>
+  </si>
+  <si>
+    <t>dario.perez@gamboa.es</t>
+  </si>
+  <si>
+    <t>HMES-9071</t>
+  </si>
+  <si>
+    <t>Diego García Rosado</t>
+  </si>
+  <si>
+    <t>diego.garcia@gamboa.es</t>
+  </si>
+  <si>
+    <t>HMES-13493</t>
+  </si>
+  <si>
+    <t>Diego Peinado Paredero</t>
+  </si>
+  <si>
+    <t>diego.peinado@gamboa.es</t>
+  </si>
+  <si>
+    <t>HMES-7422</t>
+  </si>
+  <si>
+    <t>Eduardo Ruiz Llorente</t>
+  </si>
+  <si>
+    <t>eduardo.ruiz@gamboa.es</t>
+  </si>
+  <si>
+    <t>HMES-11550</t>
+  </si>
+  <si>
+    <t>Enrique Martinez Esteban</t>
+  </si>
+  <si>
+    <t>enrique.martinez@gamboa.es</t>
+  </si>
+  <si>
+    <t>HMES-2167</t>
+  </si>
+  <si>
+    <t>Eva Maria Aranda Garcia</t>
+  </si>
+  <si>
+    <t>eva.aranda@gamboa.es</t>
+  </si>
+  <si>
+    <t>HMES-5708</t>
+  </si>
+  <si>
+    <t>Gerardo Cardos Garcia</t>
+  </si>
+  <si>
+    <t>gerardo.cardos@gamboa.es</t>
+  </si>
+  <si>
+    <t>HMES-13299</t>
+  </si>
+  <si>
+    <t>Hector Carreño Mestre</t>
+  </si>
+  <si>
+    <t>hector.carreno@gamboa.es</t>
+  </si>
+  <si>
+    <t>HMES-13123</t>
+  </si>
+  <si>
+    <t>Isabel Michoa Serrano</t>
+  </si>
+  <si>
+    <t>isabel.michoa@gamboa.es</t>
+  </si>
+  <si>
+    <t>HMES-11551</t>
+  </si>
+  <si>
+    <t>Jose Antonio Llamas Sanz</t>
+  </si>
+  <si>
+    <t>jose.llamas@ggamboa.es</t>
+  </si>
+  <si>
+    <t>HMES-13210</t>
+  </si>
+  <si>
+    <t>Jose Ignacio González Saucedo</t>
+  </si>
+  <si>
+    <t>joseignacio.gonzalez@gamboa.es</t>
+  </si>
+  <si>
+    <t>HMES-8456</t>
+  </si>
+  <si>
+    <t>Julia Ordoñez Viso</t>
+  </si>
+  <si>
+    <t>julia.ordonez@gamboa.es</t>
+  </si>
+  <si>
+    <t>HMES-8263</t>
+  </si>
+  <si>
+    <t>Julio Parra Santamaria</t>
+  </si>
+  <si>
+    <t>julio.parra@gamboa.es</t>
+  </si>
+  <si>
+    <t>HMES-13486</t>
+  </si>
+  <si>
+    <t>Laura Corrales Mora</t>
+  </si>
+  <si>
+    <t>laura.corrales@gamboa.es</t>
+  </si>
+  <si>
+    <t>HMES-13034</t>
+  </si>
+  <si>
+    <t>Mario Lopez Errejon</t>
+  </si>
+  <si>
+    <t>mario.lopez@ggamboa.es</t>
+  </si>
+  <si>
+    <t>HMES-2341</t>
+  </si>
+  <si>
+    <t>Miguel Humanes Garcia-maroto</t>
+  </si>
+  <si>
+    <t>miguel.humanes@gamboa.es</t>
+  </si>
+  <si>
+    <t>HMES-9429</t>
+  </si>
+  <si>
+    <t>Nuria Garcia Mascaraque Santillana</t>
+  </si>
+  <si>
+    <t>uria.gmascaraque@gamboa.es</t>
+  </si>
+  <si>
+    <t>HMES-3444</t>
+  </si>
+  <si>
+    <t>Oscar Pastor Barrera</t>
+  </si>
+  <si>
+    <t>oscar.pastor@gamboa.es</t>
+  </si>
+  <si>
+    <t>HMES-7245</t>
+  </si>
+  <si>
+    <t>Pedro Jose Tirado Gonzalez</t>
+  </si>
+  <si>
+    <t>pedro.tirado@gamboa.es</t>
+  </si>
+  <si>
+    <t>HMES-6144</t>
+  </si>
+  <si>
+    <t>Raul Gomez Samblas</t>
+  </si>
+  <si>
+    <t>raul.gomez@gamboa.es</t>
+  </si>
+  <si>
+    <t>HMES-9163</t>
+  </si>
+  <si>
+    <t>Santiago Martin Rosa</t>
+  </si>
+  <si>
+    <t>santiago.martin@gamboa.es</t>
+  </si>
+  <si>
     <t>HMES-11619</t>
   </si>
   <si>
     <t>Arturo Santa-Eugenia Santos</t>
   </si>
   <si>
     <t>ventas3@gpkoreavi.es</t>
   </si>
   <si>
-    <t>GP KOREAVI, S.A.</t>
+    <t>MOTOR JAMAE, S.L.</t>
+  </si>
+  <si>
+    <t>HMES-14139</t>
+  </si>
+  <si>
+    <t>Borja Pinero Sanchez</t>
+  </si>
+  <si>
+    <t>bpinero@motorjamae.es</t>
   </si>
   <si>
     <t>HMES-13671</t>
   </si>
   <si>
     <t>Fernando Vacas Peña</t>
   </si>
   <si>
     <t>ventas6@gpkoreavi.es</t>
   </si>
   <si>
+    <t>HMES-14138</t>
+  </si>
+  <si>
+    <t>fvacas@motorjamae.es</t>
+  </si>
+  <si>
     <t>HMES-10206</t>
   </si>
   <si>
     <t>Florencia Vazquez Cordoba</t>
   </si>
   <si>
     <t>administracion4@gpkoreavi.es</t>
   </si>
   <si>
+    <t>HMES-14136</t>
+  </si>
+  <si>
+    <t>fvelazquez@motorjamae.es</t>
+  </si>
+  <si>
     <t>HMES-13564</t>
   </si>
   <si>
     <t>Mohamed Bahida Aghmari</t>
   </si>
   <si>
     <t>ventas5@gpkoreavi.es</t>
-  </si>
-[...604 lines deleted...]
-    <t>fvelazquez@motorjamae.es</t>
   </si>
   <si>
     <t>HMES-14137</t>
   </si>
   <si>
     <t>mbahida@motorjamae.es</t>
   </si>
   <si>
     <t>HMES-13036</t>
   </si>
   <si>
     <t>Jorge Jordá Gimenez</t>
   </si>
   <si>
     <t>jorge@rimauto.com</t>
   </si>
   <si>
     <t>RIMAUTO (RIMAUTO TEAM MZD, S.L.)</t>
   </si>
   <si>
     <t>HMES-7923</t>
   </si>
   <si>
     <t>Manuel Edo Escriche</t>
   </si>
@@ -16564,7909 +16561,7909 @@
       </c>
       <c r="G298" s="3" t="s">
         <v>741</v>
       </c>
       <c r="H298" s="3" t="s">
         <v>945</v>
       </c>
       <c r="I298" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J298" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K298" s="3" t="s">
         <v>898</v>
       </c>
       <c r="L298" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="299" spans="1:12">
       <c r="A299" s="2" t="s">
         <v>946</v>
       </c>
       <c r="B299" s="6">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="C299" s="6">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="D299" s="6">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E299" s="6">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="F299" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G299" s="2" t="s">
         <v>947</v>
       </c>
       <c r="H299" s="2" t="s">
         <v>948</v>
       </c>
       <c r="I299" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J299" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K299" s="2" t="s">
         <v>949</v>
       </c>
       <c r="L299" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="300" spans="1:12">
       <c r="A300" s="3" t="s">
         <v>950</v>
       </c>
       <c r="B300" s="5">
-        <v>67</v>
+        <v>0</v>
       </c>
       <c r="C300" s="5">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="D300" s="5">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="E300" s="5">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="F300" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G300" s="3" t="s">
         <v>951</v>
       </c>
       <c r="H300" s="3" t="s">
         <v>952</v>
       </c>
       <c r="I300" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J300" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K300" s="3" t="s">
         <v>949</v>
       </c>
       <c r="L300" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="301" spans="1:12">
       <c r="A301" s="2" t="s">
         <v>953</v>
       </c>
       <c r="B301" s="6">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="C301" s="6">
+        <v>8</v>
+      </c>
+      <c r="D301" s="6">
+        <v>9</v>
+      </c>
+      <c r="E301" s="6">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="F301" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G301" s="2" t="s">
         <v>954</v>
       </c>
       <c r="H301" s="2" t="s">
         <v>955</v>
       </c>
       <c r="I301" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J301" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K301" s="2" t="s">
         <v>949</v>
       </c>
       <c r="L301" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="302" spans="1:12">
       <c r="A302" s="3" t="s">
         <v>956</v>
       </c>
       <c r="B302" s="5">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="C302" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D302" s="5">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="E302" s="5">
         <v>0</v>
       </c>
       <c r="F302" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G302" s="3" t="s">
         <v>957</v>
       </c>
       <c r="H302" s="3" t="s">
         <v>958</v>
       </c>
       <c r="I302" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J302" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K302" s="3" t="s">
         <v>949</v>
       </c>
       <c r="L302" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="303" spans="1:12">
       <c r="A303" s="2" t="s">
         <v>959</v>
       </c>
       <c r="B303" s="6">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="C303" s="6">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D303" s="6">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="E303" s="6">
         <v>27</v>
       </c>
-      <c r="F303" s="2" t="s">
-        <v>23</v>
+      <c r="F303" s="4" t="s">
+        <v>13</v>
       </c>
       <c r="G303" s="2" t="s">
         <v>960</v>
       </c>
       <c r="H303" s="2" t="s">
         <v>961</v>
       </c>
       <c r="I303" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J303" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K303" s="2" t="s">
-        <v>962</v>
+        <v>949</v>
       </c>
       <c r="L303" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="304" spans="1:12">
       <c r="A304" s="3" t="s">
+        <v>962</v>
+      </c>
+      <c r="B304" s="5">
+        <v>28</v>
+      </c>
+      <c r="C304" s="5">
+        <v>13</v>
+      </c>
+      <c r="D304" s="5">
+        <v>15</v>
+      </c>
+      <c r="E304" s="5">
+        <v>25</v>
+      </c>
+      <c r="F304" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G304" s="3" t="s">
         <v>963</v>
       </c>
-      <c r="B304" s="5">
-[...14 lines deleted...]
-      <c r="G304" s="3" t="s">
+      <c r="H304" s="3" t="s">
         <v>964</v>
       </c>
-      <c r="H304" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I304" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J304" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K304" s="3" t="s">
-        <v>962</v>
+        <v>949</v>
       </c>
       <c r="L304" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="305" spans="1:12">
       <c r="A305" s="2" t="s">
+        <v>965</v>
+      </c>
+      <c r="B305" s="6">
+        <v>0</v>
+      </c>
+      <c r="C305" s="6">
+        <v>0</v>
+      </c>
+      <c r="D305" s="6">
+        <v>0</v>
+      </c>
+      <c r="E305" s="6">
+        <v>0</v>
+      </c>
+      <c r="F305" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="G305" s="2" t="s">
         <v>966</v>
       </c>
-      <c r="B305" s="6">
-[...14 lines deleted...]
-      <c r="G305" s="2" t="s">
+      <c r="H305" s="2" t="s">
         <v>967</v>
       </c>
-      <c r="H305" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I305" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J305" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K305" s="2" t="s">
-        <v>962</v>
+        <v>949</v>
       </c>
       <c r="L305" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="306" spans="1:12">
       <c r="A306" s="3" t="s">
+        <v>968</v>
+      </c>
+      <c r="B306" s="5">
+        <v>25</v>
+      </c>
+      <c r="C306" s="5">
+        <v>1</v>
+      </c>
+      <c r="D306" s="5">
+        <v>24</v>
+      </c>
+      <c r="E306" s="5">
+        <v>36</v>
+      </c>
+      <c r="F306" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G306" s="3" t="s">
         <v>969</v>
       </c>
-      <c r="B306" s="5">
-[...14 lines deleted...]
-      <c r="G306" s="3" t="s">
+      <c r="H306" s="3" t="s">
         <v>970</v>
       </c>
-      <c r="H306" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I306" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J306" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K306" s="3" t="s">
-        <v>962</v>
+        <v>949</v>
       </c>
       <c r="L306" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="307" spans="1:12">
       <c r="A307" s="2" t="s">
+        <v>971</v>
+      </c>
+      <c r="B307" s="6">
+        <v>18</v>
+      </c>
+      <c r="C307" s="6">
+        <v>4</v>
+      </c>
+      <c r="D307" s="6">
+        <v>5</v>
+      </c>
+      <c r="E307" s="6">
+        <v>11</v>
+      </c>
+      <c r="F307" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="G307" s="2" t="s">
         <v>972</v>
       </c>
-      <c r="B307" s="6">
-[...14 lines deleted...]
-      <c r="G307" s="2" t="s">
+      <c r="H307" s="2" t="s">
         <v>973</v>
       </c>
-      <c r="H307" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I307" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J307" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K307" s="2" t="s">
-        <v>962</v>
+        <v>949</v>
       </c>
       <c r="L307" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="308" spans="1:12">
       <c r="A308" s="3" t="s">
+        <v>974</v>
+      </c>
+      <c r="B308" s="5">
+        <v>25</v>
+      </c>
+      <c r="C308" s="5">
+        <v>11</v>
+      </c>
+      <c r="D308" s="5">
+        <v>11</v>
+      </c>
+      <c r="E308" s="5">
+        <v>15</v>
+      </c>
+      <c r="F308" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G308" s="3" t="s">
         <v>975</v>
       </c>
-      <c r="B308" s="5">
-[...14 lines deleted...]
-      <c r="G308" s="3" t="s">
+      <c r="H308" s="3" t="s">
         <v>976</v>
       </c>
-      <c r="H308" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I308" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J308" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K308" s="3" t="s">
-        <v>962</v>
+        <v>949</v>
       </c>
       <c r="L308" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="309" spans="1:12">
       <c r="A309" s="2" t="s">
+        <v>977</v>
+      </c>
+      <c r="B309" s="6">
+        <v>0</v>
+      </c>
+      <c r="C309" s="6">
+        <v>0</v>
+      </c>
+      <c r="D309" s="6">
+        <v>0</v>
+      </c>
+      <c r="E309" s="6">
+        <v>26</v>
+      </c>
+      <c r="F309" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="G309" s="2" t="s">
         <v>978</v>
       </c>
-      <c r="B309" s="6">
-[...14 lines deleted...]
-      <c r="G309" s="2" t="s">
+      <c r="H309" s="2" t="s">
         <v>979</v>
       </c>
-      <c r="H309" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I309" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J309" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K309" s="2" t="s">
-        <v>962</v>
+        <v>949</v>
       </c>
       <c r="L309" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="310" spans="1:12">
       <c r="A310" s="3" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
       <c r="B310" s="5">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="C310" s="5">
         <v>1</v>
       </c>
       <c r="D310" s="5">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="E310" s="5">
-        <v>36</v>
+        <v>4</v>
       </c>
       <c r="F310" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G310" s="3" t="s">
+        <v>981</v>
+      </c>
+      <c r="H310" s="3" t="s">
         <v>982</v>
       </c>
-      <c r="H310" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I310" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J310" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K310" s="3" t="s">
-        <v>962</v>
+        <v>949</v>
       </c>
       <c r="L310" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="311" spans="1:12">
       <c r="A311" s="2" t="s">
+        <v>983</v>
+      </c>
+      <c r="B311" s="6">
+        <v>20</v>
+      </c>
+      <c r="C311" s="6">
+        <v>10</v>
+      </c>
+      <c r="D311" s="6">
+        <v>10</v>
+      </c>
+      <c r="E311" s="6">
+        <v>17</v>
+      </c>
+      <c r="F311" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G311" s="2" t="s">
         <v>984</v>
       </c>
-      <c r="B311" s="6">
-[...14 lines deleted...]
-      <c r="G311" s="2" t="s">
+      <c r="H311" s="2" t="s">
         <v>985</v>
       </c>
-      <c r="H311" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I311" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J311" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K311" s="2" t="s">
-        <v>962</v>
+        <v>949</v>
       </c>
       <c r="L311" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="312" spans="1:12">
       <c r="A312" s="3" t="s">
+        <v>986</v>
+      </c>
+      <c r="B312" s="5">
+        <v>9</v>
+      </c>
+      <c r="C312" s="5">
+        <v>1</v>
+      </c>
+      <c r="D312" s="5">
+        <v>8</v>
+      </c>
+      <c r="E312" s="5">
+        <v>23</v>
+      </c>
+      <c r="F312" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G312" s="3" t="s">
         <v>987</v>
       </c>
-      <c r="B312" s="5">
-[...14 lines deleted...]
-      <c r="G312" s="3" t="s">
+      <c r="H312" s="3" t="s">
         <v>988</v>
       </c>
-      <c r="H312" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I312" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J312" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K312" s="3" t="s">
-        <v>962</v>
+        <v>949</v>
       </c>
       <c r="L312" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="313" spans="1:12">
       <c r="A313" s="2" t="s">
+        <v>989</v>
+      </c>
+      <c r="B313" s="6">
+        <v>23</v>
+      </c>
+      <c r="C313" s="6">
+        <v>10</v>
+      </c>
+      <c r="D313" s="6">
+        <v>10</v>
+      </c>
+      <c r="E313" s="6">
+        <v>21</v>
+      </c>
+      <c r="F313" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="G313" s="2" t="s">
         <v>990</v>
       </c>
-      <c r="B313" s="6">
-[...14 lines deleted...]
-      <c r="G313" s="2" t="s">
+      <c r="H313" s="2" t="s">
         <v>991</v>
       </c>
-      <c r="H313" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I313" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J313" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K313" s="2" t="s">
-        <v>962</v>
+        <v>949</v>
       </c>
       <c r="L313" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="314" spans="1:12">
       <c r="A314" s="3" t="s">
+        <v>992</v>
+      </c>
+      <c r="B314" s="5">
+        <v>93</v>
+      </c>
+      <c r="C314" s="5">
+        <v>32</v>
+      </c>
+      <c r="D314" s="5">
+        <v>38</v>
+      </c>
+      <c r="E314" s="5">
+        <v>31</v>
+      </c>
+      <c r="F314" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G314" s="3" t="s">
         <v>993</v>
       </c>
-      <c r="B314" s="5">
-[...14 lines deleted...]
-      <c r="G314" s="3" t="s">
+      <c r="H314" s="3" t="s">
         <v>994</v>
       </c>
-      <c r="H314" s="3" t="s">
+      <c r="I314" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="J314" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K314" s="3" t="s">
         <v>995</v>
-      </c>
-[...7 lines deleted...]
-        <v>962</v>
       </c>
       <c r="L314" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="315" spans="1:12">
       <c r="A315" s="2" t="s">
         <v>996</v>
       </c>
       <c r="B315" s="6">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="C315" s="6">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="D315" s="6">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E315" s="6">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>0</v>
+      </c>
+      <c r="F315" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="G315" s="2" t="s">
         <v>997</v>
       </c>
       <c r="H315" s="2" t="s">
         <v>998</v>
       </c>
       <c r="I315" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J315" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K315" s="2" t="s">
-        <v>962</v>
+        <v>995</v>
       </c>
       <c r="L315" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="316" spans="1:12">
       <c r="A316" s="3" t="s">
         <v>999</v>
       </c>
       <c r="B316" s="5">
-        <v>9</v>
+        <v>41</v>
       </c>
       <c r="C316" s="5">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="D316" s="5">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E316" s="5">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="F316" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G316" s="3" t="s">
         <v>1000</v>
       </c>
       <c r="H316" s="3" t="s">
         <v>1001</v>
       </c>
       <c r="I316" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J316" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K316" s="3" t="s">
-        <v>962</v>
+        <v>995</v>
       </c>
       <c r="L316" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="317" spans="1:12">
       <c r="A317" s="2" t="s">
         <v>1002</v>
       </c>
       <c r="B317" s="6">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C317" s="6">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="D317" s="6">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E317" s="6">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F317" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G317" s="2" t="s">
         <v>1003</v>
       </c>
       <c r="H317" s="2" t="s">
         <v>1004</v>
       </c>
       <c r="I317" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J317" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K317" s="2" t="s">
-        <v>962</v>
+        <v>995</v>
       </c>
       <c r="L317" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="318" spans="1:12">
       <c r="A318" s="3" t="s">
         <v>1005</v>
       </c>
       <c r="B318" s="5">
-        <v>93</v>
+        <v>36</v>
       </c>
       <c r="C318" s="5">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="D318" s="5">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="E318" s="5">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="F318" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G318" s="3" t="s">
         <v>1006</v>
       </c>
       <c r="H318" s="3" t="s">
         <v>1007</v>
       </c>
       <c r="I318" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J318" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K318" s="3" t="s">
-        <v>1008</v>
+        <v>995</v>
       </c>
       <c r="L318" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="319" spans="1:12">
       <c r="A319" s="2" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B319" s="6">
+        <v>0</v>
+      </c>
+      <c r="C319" s="6">
+        <v>0</v>
+      </c>
+      <c r="D319" s="6">
+        <v>0</v>
+      </c>
+      <c r="E319" s="6">
+        <v>0</v>
+      </c>
+      <c r="F319" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="G319" s="2" t="s">
         <v>1009</v>
       </c>
-      <c r="B319" s="6">
-[...14 lines deleted...]
-      <c r="G319" s="2" t="s">
+      <c r="H319" s="2" t="s">
         <v>1010</v>
       </c>
-      <c r="H319" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I319" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J319" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K319" s="2" t="s">
-        <v>1008</v>
+        <v>995</v>
       </c>
       <c r="L319" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="320" spans="1:12">
       <c r="A320" s="3" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B320" s="5">
+        <v>83</v>
+      </c>
+      <c r="C320" s="5">
+        <v>33</v>
+      </c>
+      <c r="D320" s="5">
+        <v>48</v>
+      </c>
+      <c r="E320" s="5">
+        <v>26</v>
+      </c>
+      <c r="F320" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G320" s="3" t="s">
         <v>1012</v>
       </c>
-      <c r="B320" s="5">
-[...14 lines deleted...]
-      <c r="G320" s="3" t="s">
+      <c r="H320" s="3" t="s">
         <v>1013</v>
       </c>
-      <c r="H320" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I320" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J320" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K320" s="3" t="s">
-        <v>1008</v>
+        <v>995</v>
       </c>
       <c r="L320" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="321" spans="1:12">
       <c r="A321" s="2" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B321" s="6">
+        <v>0</v>
+      </c>
+      <c r="C321" s="6">
+        <v>0</v>
+      </c>
+      <c r="D321" s="6">
+        <v>0</v>
+      </c>
+      <c r="E321" s="6">
+        <v>8</v>
+      </c>
+      <c r="F321" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="G321" s="2" t="s">
         <v>1015</v>
       </c>
-      <c r="B321" s="6">
-[...14 lines deleted...]
-      <c r="G321" s="2" t="s">
+      <c r="H321" s="2" t="s">
         <v>1016</v>
       </c>
-      <c r="H321" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I321" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J321" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K321" s="2" t="s">
-        <v>1008</v>
+        <v>995</v>
       </c>
       <c r="L321" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="322" spans="1:12">
       <c r="A322" s="3" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B322" s="5">
+        <v>0</v>
+      </c>
+      <c r="C322" s="5">
+        <v>0</v>
+      </c>
+      <c r="D322" s="5">
+        <v>0</v>
+      </c>
+      <c r="E322" s="5">
+        <v>1</v>
+      </c>
+      <c r="F322" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G322" s="3" t="s">
         <v>1018</v>
       </c>
-      <c r="B322" s="5">
-[...14 lines deleted...]
-      <c r="G322" s="3" t="s">
+      <c r="H322" s="3" t="s">
         <v>1019</v>
       </c>
-      <c r="H322" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I322" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J322" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K322" s="3" t="s">
-        <v>1008</v>
+        <v>995</v>
       </c>
       <c r="L322" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="323" spans="1:12">
       <c r="A323" s="2" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B323" s="6">
+        <v>0</v>
+      </c>
+      <c r="C323" s="6">
+        <v>0</v>
+      </c>
+      <c r="D323" s="6">
+        <v>0</v>
+      </c>
+      <c r="E323" s="6">
+        <v>0</v>
+      </c>
+      <c r="F323" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="G323" s="2" t="s">
         <v>1021</v>
       </c>
-      <c r="B323" s="6">
-[...14 lines deleted...]
-      <c r="G323" s="2" t="s">
+      <c r="H323" s="2" t="s">
         <v>1022</v>
       </c>
-      <c r="H323" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I323" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J323" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K323" s="2" t="s">
-        <v>1008</v>
+        <v>995</v>
       </c>
       <c r="L323" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="324" spans="1:12">
       <c r="A324" s="3" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B324" s="5">
+        <v>99</v>
+      </c>
+      <c r="C324" s="5">
+        <v>34</v>
+      </c>
+      <c r="D324" s="5">
+        <v>18</v>
+      </c>
+      <c r="E324" s="5">
+        <v>22</v>
+      </c>
+      <c r="F324" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G324" s="3" t="s">
         <v>1024</v>
       </c>
-      <c r="B324" s="5">
-[...14 lines deleted...]
-      <c r="G324" s="3" t="s">
+      <c r="H324" s="3" t="s">
         <v>1025</v>
       </c>
-      <c r="H324" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I324" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J324" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K324" s="3" t="s">
-        <v>1008</v>
+        <v>995</v>
       </c>
       <c r="L324" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="325" spans="1:12">
       <c r="A325" s="2" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B325" s="6">
+        <v>17</v>
+      </c>
+      <c r="C325" s="6">
+        <v>9</v>
+      </c>
+      <c r="D325" s="6">
+        <v>11</v>
+      </c>
+      <c r="E325" s="6">
+        <v>38</v>
+      </c>
+      <c r="F325" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="G325" s="2" t="s">
         <v>1027</v>
       </c>
-      <c r="B325" s="6">
-[...14 lines deleted...]
-      <c r="G325" s="2" t="s">
+      <c r="H325" s="2" t="s">
         <v>1028</v>
       </c>
-      <c r="H325" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I325" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J325" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K325" s="2" t="s">
-        <v>1008</v>
+        <v>995</v>
       </c>
       <c r="L325" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="326" spans="1:12">
       <c r="A326" s="3" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B326" s="5">
+        <v>2</v>
+      </c>
+      <c r="C326" s="5">
+        <v>1</v>
+      </c>
+      <c r="D326" s="5">
+        <v>0</v>
+      </c>
+      <c r="E326" s="5">
+        <v>2</v>
+      </c>
+      <c r="F326" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G326" s="3" t="s">
         <v>1030</v>
       </c>
-      <c r="B326" s="5">
-[...14 lines deleted...]
-      <c r="G326" s="3" t="s">
+      <c r="H326" s="3" t="s">
         <v>1031</v>
       </c>
-      <c r="H326" s="3" t="s">
+      <c r="I326" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="J326" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K326" s="3" t="s">
         <v>1032</v>
-      </c>
-[...7 lines deleted...]
-        <v>1008</v>
       </c>
       <c r="L326" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="327" spans="1:12">
       <c r="A327" s="2" t="s">
         <v>1033</v>
       </c>
       <c r="B327" s="6">
-        <v>0</v>
+        <v>41</v>
       </c>
       <c r="C327" s="6">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="D327" s="6">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="E327" s="6">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>28</v>
+      </c>
+      <c r="F327" s="4" t="s">
+        <v>13</v>
       </c>
       <c r="G327" s="2" t="s">
         <v>1034</v>
       </c>
       <c r="H327" s="2" t="s">
         <v>1035</v>
       </c>
       <c r="I327" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J327" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K327" s="2" t="s">
-        <v>1008</v>
+        <v>1032</v>
       </c>
       <c r="L327" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="328" spans="1:12">
       <c r="A328" s="3" t="s">
         <v>1036</v>
       </c>
       <c r="B328" s="5">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="C328" s="5">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="D328" s="5">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="E328" s="5">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>0</v>
+      </c>
+      <c r="F328" s="3" t="s">
+        <v>23</v>
       </c>
       <c r="G328" s="3" t="s">
         <v>1037</v>
       </c>
       <c r="H328" s="3" t="s">
         <v>1038</v>
       </c>
       <c r="I328" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J328" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K328" s="3" t="s">
-        <v>1008</v>
+        <v>1032</v>
       </c>
       <c r="L328" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="329" spans="1:12">
       <c r="A329" s="2" t="s">
         <v>1039</v>
       </c>
       <c r="B329" s="6">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="C329" s="6">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="D329" s="6">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="E329" s="6">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="F329" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G329" s="2" t="s">
         <v>1040</v>
       </c>
       <c r="H329" s="2" t="s">
         <v>1041</v>
       </c>
       <c r="I329" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J329" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K329" s="2" t="s">
-        <v>1008</v>
+        <v>1032</v>
       </c>
       <c r="L329" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="330" spans="1:12">
       <c r="A330" s="3" t="s">
         <v>1042</v>
       </c>
       <c r="B330" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="C330" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D330" s="5">
         <v>0</v>
       </c>
       <c r="E330" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F330" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G330" s="3" t="s">
         <v>1043</v>
       </c>
       <c r="H330" s="3" t="s">
         <v>1044</v>
       </c>
       <c r="I330" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J330" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K330" s="3" t="s">
-        <v>1045</v>
+        <v>1032</v>
       </c>
       <c r="L330" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="331" spans="1:12">
       <c r="A331" s="2" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B331" s="6">
+        <v>17</v>
+      </c>
+      <c r="C331" s="6">
+        <v>9</v>
+      </c>
+      <c r="D331" s="6">
+        <v>7</v>
+      </c>
+      <c r="E331" s="6">
+        <v>10</v>
+      </c>
+      <c r="F331" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G331" s="2" t="s">
         <v>1046</v>
       </c>
-      <c r="B331" s="6">
-[...14 lines deleted...]
-      <c r="G331" s="2" t="s">
+      <c r="H331" s="2" t="s">
         <v>1047</v>
       </c>
-      <c r="H331" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I331" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J331" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K331" s="2" t="s">
-        <v>1045</v>
+        <v>1032</v>
       </c>
       <c r="L331" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="332" spans="1:12">
       <c r="A332" s="3" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B332" s="5">
+        <v>44</v>
+      </c>
+      <c r="C332" s="5">
+        <v>19</v>
+      </c>
+      <c r="D332" s="5">
+        <v>15</v>
+      </c>
+      <c r="E332" s="5">
+        <v>41</v>
+      </c>
+      <c r="F332" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G332" s="3" t="s">
         <v>1049</v>
       </c>
-      <c r="B332" s="5">
-[...14 lines deleted...]
-      <c r="G332" s="3" t="s">
+      <c r="H332" s="3" t="s">
         <v>1050</v>
       </c>
-      <c r="H332" s="3" t="s">
+      <c r="I332" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="J332" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K332" s="3" t="s">
         <v>1051</v>
-      </c>
-[...7 lines deleted...]
-        <v>1045</v>
       </c>
       <c r="L332" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="333" spans="1:12">
       <c r="A333" s="2" t="s">
         <v>1052</v>
       </c>
       <c r="B333" s="6">
-        <v>0</v>
+        <v>74</v>
       </c>
       <c r="C333" s="6">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D333" s="6">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="E333" s="6">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>52</v>
+      </c>
+      <c r="F333" s="4" t="s">
+        <v>13</v>
       </c>
       <c r="G333" s="2" t="s">
         <v>1053</v>
       </c>
       <c r="H333" s="2" t="s">
         <v>1054</v>
       </c>
       <c r="I333" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J333" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K333" s="2" t="s">
-        <v>1045</v>
+        <v>1051</v>
       </c>
       <c r="L333" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="334" spans="1:12">
       <c r="A334" s="3" t="s">
         <v>1055</v>
       </c>
       <c r="B334" s="5">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="C334" s="5">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D334" s="5">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="E334" s="5">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="F334" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G334" s="3" t="s">
         <v>1056</v>
       </c>
       <c r="H334" s="3" t="s">
         <v>1057</v>
       </c>
       <c r="I334" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J334" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K334" s="3" t="s">
-        <v>1045</v>
+        <v>1051</v>
       </c>
       <c r="L334" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="335" spans="1:12">
       <c r="A335" s="2" t="s">
         <v>1058</v>
       </c>
       <c r="B335" s="6">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="C335" s="6">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="D335" s="6">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="E335" s="6">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>23</v>
+      </c>
+      <c r="F335" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="G335" s="2" t="s">
         <v>1059</v>
       </c>
       <c r="H335" s="2" t="s">
         <v>1060</v>
       </c>
       <c r="I335" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J335" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K335" s="2" t="s">
-        <v>1045</v>
+        <v>1051</v>
       </c>
       <c r="L335" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="336" spans="1:12">
       <c r="A336" s="3" t="s">
         <v>1061</v>
       </c>
       <c r="B336" s="5">
-        <v>44</v>
+        <v>0</v>
       </c>
       <c r="C336" s="5">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="D336" s="5">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="E336" s="5">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="F336" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G336" s="3" t="s">
         <v>1062</v>
       </c>
       <c r="H336" s="3" t="s">
         <v>1063</v>
       </c>
       <c r="I336" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J336" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K336" s="3" t="s">
         <v>1064</v>
       </c>
       <c r="L336" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="337" spans="1:12">
       <c r="A337" s="2" t="s">
         <v>1065</v>
       </c>
       <c r="B337" s="6">
-        <v>74</v>
+        <v>16</v>
       </c>
       <c r="C337" s="6">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="D337" s="6">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="E337" s="6">
         <v>52</v>
       </c>
-      <c r="F337" s="4" t="s">
-        <v>13</v>
+      <c r="F337" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="G337" s="2" t="s">
         <v>1066</v>
       </c>
       <c r="H337" s="2" t="s">
         <v>1067</v>
       </c>
       <c r="I337" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J337" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K337" s="2" t="s">
         <v>1064</v>
       </c>
       <c r="L337" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="338" spans="1:12">
       <c r="A338" s="3" t="s">
         <v>1068</v>
       </c>
       <c r="B338" s="5">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="C338" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D338" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="E338" s="5">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="F338" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G338" s="3" t="s">
         <v>1069</v>
       </c>
       <c r="H338" s="3" t="s">
         <v>1070</v>
       </c>
       <c r="I338" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J338" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K338" s="3" t="s">
         <v>1064</v>
       </c>
       <c r="L338" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="339" spans="1:12">
       <c r="A339" s="2" t="s">
         <v>1071</v>
       </c>
       <c r="B339" s="6">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="C339" s="6">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="D339" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="E339" s="6">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="F339" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G339" s="2" t="s">
         <v>1072</v>
       </c>
       <c r="H339" s="2" t="s">
         <v>1073</v>
       </c>
       <c r="I339" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J339" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K339" s="2" t="s">
         <v>1064</v>
       </c>
       <c r="L339" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="340" spans="1:12">
       <c r="A340" s="3" t="s">
         <v>1074</v>
       </c>
       <c r="B340" s="5">
         <v>0</v>
       </c>
       <c r="C340" s="5">
         <v>0</v>
       </c>
       <c r="D340" s="5">
         <v>0</v>
       </c>
       <c r="E340" s="5">
-        <v>17</v>
+        <v>181</v>
       </c>
       <c r="F340" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G340" s="3" t="s">
         <v>1075</v>
       </c>
       <c r="H340" s="3" t="s">
         <v>1076</v>
       </c>
       <c r="I340" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J340" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K340" s="3" t="s">
-        <v>1077</v>
+        <v>1064</v>
       </c>
       <c r="L340" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="341" spans="1:12">
       <c r="A341" s="2" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B341" s="6">
+        <v>48</v>
+      </c>
+      <c r="C341" s="6">
+        <v>22</v>
+      </c>
+      <c r="D341" s="6">
+        <v>25</v>
+      </c>
+      <c r="E341" s="6">
+        <v>28</v>
+      </c>
+      <c r="F341" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G341" s="2" t="s">
         <v>1078</v>
       </c>
-      <c r="B341" s="6">
-[...14 lines deleted...]
-      <c r="G341" s="2" t="s">
+      <c r="H341" s="2" t="s">
         <v>1079</v>
       </c>
-      <c r="H341" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I341" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J341" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K341" s="2" t="s">
-        <v>1077</v>
+        <v>1064</v>
       </c>
       <c r="L341" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="342" spans="1:12">
       <c r="A342" s="3" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B342" s="5">
+        <v>56</v>
+      </c>
+      <c r="C342" s="5">
+        <v>18</v>
+      </c>
+      <c r="D342" s="5">
+        <v>32</v>
+      </c>
+      <c r="E342" s="5">
+        <v>36</v>
+      </c>
+      <c r="F342" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G342" s="3" t="s">
         <v>1081</v>
       </c>
-      <c r="B342" s="5">
-[...14 lines deleted...]
-      <c r="G342" s="3" t="s">
+      <c r="H342" s="3" t="s">
         <v>1082</v>
       </c>
-      <c r="H342" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I342" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J342" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K342" s="3" t="s">
-        <v>1077</v>
+        <v>1064</v>
       </c>
       <c r="L342" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="343" spans="1:12">
       <c r="A343" s="2" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B343" s="6">
+        <v>7</v>
+      </c>
+      <c r="C343" s="6">
+        <v>3</v>
+      </c>
+      <c r="D343" s="6">
+        <v>3</v>
+      </c>
+      <c r="E343" s="6">
+        <v>23</v>
+      </c>
+      <c r="F343" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="G343" s="2" t="s">
         <v>1084</v>
       </c>
-      <c r="B343" s="6">
-[...14 lines deleted...]
-      <c r="G343" s="2" t="s">
+      <c r="H343" s="2" t="s">
         <v>1085</v>
       </c>
-      <c r="H343" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I343" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J343" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K343" s="2" t="s">
-        <v>1077</v>
+        <v>1064</v>
       </c>
       <c r="L343" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="344" spans="1:12">
       <c r="A344" s="3" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B344" s="5">
+        <v>0</v>
+      </c>
+      <c r="C344" s="5">
+        <v>0</v>
+      </c>
+      <c r="D344" s="5">
+        <v>0</v>
+      </c>
+      <c r="E344" s="5">
+        <v>62</v>
+      </c>
+      <c r="F344" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G344" s="3" t="s">
         <v>1087</v>
       </c>
-      <c r="B344" s="5">
-[...14 lines deleted...]
-      <c r="G344" s="3" t="s">
+      <c r="H344" s="3" t="s">
         <v>1088</v>
       </c>
-      <c r="H344" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I344" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J344" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K344" s="3" t="s">
-        <v>1077</v>
+        <v>1064</v>
       </c>
       <c r="L344" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="345" spans="1:12">
       <c r="A345" s="2" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B345" s="6">
+        <v>30</v>
+      </c>
+      <c r="C345" s="6">
+        <v>12</v>
+      </c>
+      <c r="D345" s="6">
+        <v>18</v>
+      </c>
+      <c r="E345" s="6">
+        <v>27</v>
+      </c>
+      <c r="F345" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G345" s="2" t="s">
         <v>1090</v>
       </c>
-      <c r="B345" s="6">
-[...14 lines deleted...]
-      <c r="G345" s="2" t="s">
+      <c r="H345" s="2" t="s">
         <v>1091</v>
       </c>
-      <c r="H345" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I345" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J345" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K345" s="2" t="s">
-        <v>1077</v>
+        <v>1064</v>
       </c>
       <c r="L345" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="346" spans="1:12">
       <c r="A346" s="3" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B346" s="5">
+        <v>38</v>
+      </c>
+      <c r="C346" s="5">
+        <v>9</v>
+      </c>
+      <c r="D346" s="5">
+        <v>29</v>
+      </c>
+      <c r="E346" s="5">
+        <v>25</v>
+      </c>
+      <c r="F346" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G346" s="3" t="s">
         <v>1093</v>
       </c>
-      <c r="B346" s="5">
-[...14 lines deleted...]
-      <c r="G346" s="3" t="s">
+      <c r="H346" s="3" t="s">
         <v>1094</v>
       </c>
-      <c r="H346" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I346" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J346" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K346" s="3" t="s">
-        <v>1077</v>
+        <v>1064</v>
       </c>
       <c r="L346" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="347" spans="1:12">
       <c r="A347" s="2" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B347" s="6">
+        <v>4</v>
+      </c>
+      <c r="C347" s="6">
+        <v>0</v>
+      </c>
+      <c r="D347" s="6">
+        <v>1</v>
+      </c>
+      <c r="E347" s="6">
+        <v>37</v>
+      </c>
+      <c r="F347" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="G347" s="2" t="s">
         <v>1096</v>
       </c>
-      <c r="B347" s="6">
-[...14 lines deleted...]
-      <c r="G347" s="2" t="s">
+      <c r="H347" s="2" t="s">
         <v>1097</v>
       </c>
-      <c r="H347" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I347" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J347" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K347" s="2" t="s">
-        <v>1077</v>
+        <v>1064</v>
       </c>
       <c r="L347" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="348" spans="1:12">
       <c r="A348" s="3" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B348" s="5">
+        <v>0</v>
+      </c>
+      <c r="C348" s="5">
+        <v>0</v>
+      </c>
+      <c r="D348" s="5">
+        <v>0</v>
+      </c>
+      <c r="E348" s="5">
+        <v>23</v>
+      </c>
+      <c r="F348" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G348" s="3" t="s">
         <v>1099</v>
       </c>
-      <c r="B348" s="5">
-[...14 lines deleted...]
-      <c r="G348" s="3" t="s">
+      <c r="H348" s="3" t="s">
         <v>1100</v>
       </c>
-      <c r="H348" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I348" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J348" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K348" s="3" t="s">
-        <v>1077</v>
+        <v>1064</v>
       </c>
       <c r="L348" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="349" spans="1:12">
       <c r="A349" s="2" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B349" s="6">
+        <v>45</v>
+      </c>
+      <c r="C349" s="6">
+        <v>14</v>
+      </c>
+      <c r="D349" s="6">
+        <v>31</v>
+      </c>
+      <c r="E349" s="6">
+        <v>28</v>
+      </c>
+      <c r="F349" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G349" s="2" t="s">
         <v>1102</v>
       </c>
-      <c r="B349" s="6">
-[...14 lines deleted...]
-      <c r="G349" s="2" t="s">
+      <c r="H349" s="2" t="s">
         <v>1103</v>
       </c>
-      <c r="H349" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I349" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J349" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K349" s="2" t="s">
-        <v>1077</v>
+        <v>1064</v>
       </c>
       <c r="L349" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="350" spans="1:12">
       <c r="A350" s="3" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B350" s="5">
+        <v>34</v>
+      </c>
+      <c r="C350" s="5">
+        <v>6</v>
+      </c>
+      <c r="D350" s="5">
+        <v>22</v>
+      </c>
+      <c r="E350" s="5">
+        <v>31</v>
+      </c>
+      <c r="F350" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G350" s="3" t="s">
         <v>1105</v>
       </c>
-      <c r="B350" s="5">
-[...14 lines deleted...]
-      <c r="G350" s="3" t="s">
+      <c r="H350" s="3" t="s">
         <v>1106</v>
       </c>
-      <c r="H350" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I350" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J350" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K350" s="3" t="s">
-        <v>1077</v>
+        <v>1064</v>
       </c>
       <c r="L350" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="351" spans="1:12">
       <c r="A351" s="2" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B351" s="6">
+        <v>7</v>
+      </c>
+      <c r="C351" s="6">
+        <v>1</v>
+      </c>
+      <c r="D351" s="6">
+        <v>5</v>
+      </c>
+      <c r="E351" s="6">
+        <v>22</v>
+      </c>
+      <c r="F351" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="G351" s="2" t="s">
         <v>1108</v>
       </c>
-      <c r="B351" s="6">
-[...14 lines deleted...]
-      <c r="G351" s="2" t="s">
+      <c r="H351" s="2" t="s">
         <v>1109</v>
       </c>
-      <c r="H351" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I351" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J351" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K351" s="2" t="s">
-        <v>1077</v>
+        <v>1064</v>
       </c>
       <c r="L351" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="352" spans="1:12">
       <c r="A352" s="3" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B352" s="5">
+        <v>123</v>
+      </c>
+      <c r="C352" s="5">
+        <v>71</v>
+      </c>
+      <c r="D352" s="5">
+        <v>51</v>
+      </c>
+      <c r="E352" s="5">
+        <v>46</v>
+      </c>
+      <c r="F352" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G352" s="3" t="s">
         <v>1111</v>
       </c>
-      <c r="B352" s="5">
-[...14 lines deleted...]
-      <c r="G352" s="3" t="s">
+      <c r="H352" s="3" t="s">
         <v>1112</v>
       </c>
-      <c r="H352" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I352" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J352" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K352" s="3" t="s">
-        <v>1077</v>
+        <v>1064</v>
       </c>
       <c r="L352" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="353" spans="1:12">
       <c r="A353" s="2" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B353" s="6">
+        <v>0</v>
+      </c>
+      <c r="C353" s="6">
+        <v>0</v>
+      </c>
+      <c r="D353" s="6">
+        <v>0</v>
+      </c>
+      <c r="E353" s="6">
+        <v>0</v>
+      </c>
+      <c r="F353" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="G353" s="2" t="s">
         <v>1114</v>
       </c>
-      <c r="B353" s="6">
-[...14 lines deleted...]
-      <c r="G353" s="2" t="s">
+      <c r="H353" s="2" t="s">
         <v>1115</v>
       </c>
-      <c r="H353" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I353" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J353" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K353" s="2" t="s">
-        <v>1077</v>
+        <v>1064</v>
       </c>
       <c r="L353" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="354" spans="1:12">
       <c r="A354" s="3" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B354" s="5">
+        <v>44</v>
+      </c>
+      <c r="C354" s="5">
+        <v>16</v>
+      </c>
+      <c r="D354" s="5">
+        <v>28</v>
+      </c>
+      <c r="E354" s="5">
+        <v>32</v>
+      </c>
+      <c r="F354" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G354" s="3" t="s">
         <v>1117</v>
       </c>
-      <c r="B354" s="5">
-[...14 lines deleted...]
-      <c r="G354" s="3" t="s">
+      <c r="H354" s="3" t="s">
         <v>1118</v>
       </c>
-      <c r="H354" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I354" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J354" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K354" s="3" t="s">
-        <v>1077</v>
+        <v>1064</v>
       </c>
       <c r="L354" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="355" spans="1:12">
       <c r="A355" s="2" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B355" s="6">
+        <v>14</v>
+      </c>
+      <c r="C355" s="6">
+        <v>0</v>
+      </c>
+      <c r="D355" s="6">
+        <v>13</v>
+      </c>
+      <c r="E355" s="6">
+        <v>23</v>
+      </c>
+      <c r="F355" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G355" s="2" t="s">
         <v>1120</v>
       </c>
-      <c r="B355" s="6">
-[...14 lines deleted...]
-      <c r="G355" s="2" t="s">
+      <c r="H355" s="2" t="s">
         <v>1121</v>
       </c>
-      <c r="H355" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I355" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J355" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K355" s="2" t="s">
-        <v>1077</v>
+        <v>1064</v>
       </c>
       <c r="L355" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="356" spans="1:12">
       <c r="A356" s="3" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B356" s="5">
+        <v>21</v>
+      </c>
+      <c r="C356" s="5">
+        <v>8</v>
+      </c>
+      <c r="D356" s="5">
+        <v>12</v>
+      </c>
+      <c r="E356" s="5">
+        <v>21</v>
+      </c>
+      <c r="F356" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G356" s="3" t="s">
         <v>1123</v>
       </c>
-      <c r="B356" s="5">
-[...14 lines deleted...]
-      <c r="G356" s="3" t="s">
+      <c r="H356" s="3" t="s">
         <v>1124</v>
       </c>
-      <c r="H356" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I356" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J356" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K356" s="3" t="s">
-        <v>1077</v>
+        <v>1064</v>
       </c>
       <c r="L356" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="357" spans="1:12">
       <c r="A357" s="2" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B357" s="6">
+        <v>0</v>
+      </c>
+      <c r="C357" s="6">
+        <v>0</v>
+      </c>
+      <c r="D357" s="6">
+        <v>0</v>
+      </c>
+      <c r="E357" s="6">
+        <v>7</v>
+      </c>
+      <c r="F357" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="G357" s="2" t="s">
         <v>1126</v>
       </c>
-      <c r="B357" s="6">
-[...14 lines deleted...]
-      <c r="G357" s="2" t="s">
+      <c r="H357" s="2" t="s">
         <v>1127</v>
       </c>
-      <c r="H357" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I357" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J357" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K357" s="2" t="s">
-        <v>1077</v>
+        <v>1064</v>
       </c>
       <c r="L357" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="358" spans="1:12">
       <c r="A358" s="3" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B358" s="5">
+        <v>40</v>
+      </c>
+      <c r="C358" s="5">
+        <v>3</v>
+      </c>
+      <c r="D358" s="5">
+        <v>36</v>
+      </c>
+      <c r="E358" s="5">
+        <v>42</v>
+      </c>
+      <c r="F358" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G358" s="3" t="s">
         <v>1129</v>
       </c>
-      <c r="B358" s="5">
-[...14 lines deleted...]
-      <c r="G358" s="3" t="s">
+      <c r="H358" s="3" t="s">
         <v>1130</v>
       </c>
-      <c r="H358" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I358" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J358" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K358" s="3" t="s">
-        <v>1077</v>
+        <v>1064</v>
       </c>
       <c r="L358" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="359" spans="1:12">
       <c r="A359" s="2" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B359" s="6">
+        <v>2</v>
+      </c>
+      <c r="C359" s="6">
+        <v>1</v>
+      </c>
+      <c r="D359" s="6">
+        <v>1</v>
+      </c>
+      <c r="E359" s="6">
+        <v>12</v>
+      </c>
+      <c r="F359" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="G359" s="2" t="s">
         <v>1132</v>
       </c>
-      <c r="B359" s="6">
-[...14 lines deleted...]
-      <c r="G359" s="2" t="s">
+      <c r="H359" s="2" t="s">
         <v>1133</v>
       </c>
-      <c r="H359" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I359" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J359" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K359" s="2" t="s">
-        <v>1077</v>
+        <v>1064</v>
       </c>
       <c r="L359" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="360" spans="1:12">
       <c r="A360" s="3" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B360" s="5">
+        <v>24</v>
+      </c>
+      <c r="C360" s="5">
+        <v>13</v>
+      </c>
+      <c r="D360" s="5">
+        <v>8</v>
+      </c>
+      <c r="E360" s="5">
+        <v>27</v>
+      </c>
+      <c r="F360" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G360" s="3" t="s">
         <v>1135</v>
       </c>
-      <c r="B360" s="5">
-[...14 lines deleted...]
-      <c r="G360" s="3" t="s">
+      <c r="H360" s="3" t="s">
         <v>1136</v>
       </c>
-      <c r="H360" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I360" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J360" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K360" s="3" t="s">
-        <v>1077</v>
+        <v>1064</v>
       </c>
       <c r="L360" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="361" spans="1:12">
       <c r="A361" s="2" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B361" s="6">
+        <v>35</v>
+      </c>
+      <c r="C361" s="6">
+        <v>13</v>
+      </c>
+      <c r="D361" s="6">
+        <v>20</v>
+      </c>
+      <c r="E361" s="6">
+        <v>21</v>
+      </c>
+      <c r="F361" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G361" s="2" t="s">
         <v>1138</v>
       </c>
-      <c r="B361" s="6">
-[...14 lines deleted...]
-      <c r="G361" s="2" t="s">
+      <c r="H361" s="2" t="s">
         <v>1139</v>
       </c>
-      <c r="H361" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I361" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J361" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K361" s="2" t="s">
-        <v>1077</v>
+        <v>1064</v>
       </c>
       <c r="L361" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="362" spans="1:12">
       <c r="A362" s="3" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B362" s="5">
+        <v>8</v>
+      </c>
+      <c r="C362" s="5">
+        <v>0</v>
+      </c>
+      <c r="D362" s="5">
+        <v>8</v>
+      </c>
+      <c r="E362" s="5">
+        <v>0</v>
+      </c>
+      <c r="F362" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G362" s="3" t="s">
         <v>1141</v>
       </c>
-      <c r="B362" s="5">
-[...14 lines deleted...]
-      <c r="G362" s="3" t="s">
+      <c r="H362" s="3" t="s">
         <v>1142</v>
       </c>
-      <c r="H362" s="3" t="s">
+      <c r="I362" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="J362" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K362" s="3" t="s">
         <v>1143</v>
-      </c>
-[...7 lines deleted...]
-        <v>1077</v>
       </c>
       <c r="L362" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="363" spans="1:12">
       <c r="A363" s="2" t="s">
         <v>1144</v>
       </c>
       <c r="B363" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="C363" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D363" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E363" s="6">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F363" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G363" s="2" t="s">
         <v>1145</v>
       </c>
       <c r="H363" s="2" t="s">
         <v>1146</v>
       </c>
       <c r="I363" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J363" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K363" s="2" t="s">
-        <v>1077</v>
+        <v>1143</v>
       </c>
       <c r="L363" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="364" spans="1:12">
       <c r="A364" s="3" t="s">
         <v>1147</v>
       </c>
       <c r="B364" s="5">
-        <v>24</v>
+        <v>67</v>
       </c>
       <c r="C364" s="5">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="D364" s="5">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E364" s="5">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="F364" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G364" s="3" t="s">
         <v>1148</v>
       </c>
       <c r="H364" s="3" t="s">
         <v>1149</v>
       </c>
       <c r="I364" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J364" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K364" s="3" t="s">
-        <v>1077</v>
+        <v>1143</v>
       </c>
       <c r="L364" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="365" spans="1:12">
       <c r="A365" s="2" t="s">
         <v>1150</v>
       </c>
       <c r="B365" s="6">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="C365" s="6">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="D365" s="6">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="E365" s="6">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>38</v>
+      </c>
+      <c r="F365" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="G365" s="2" t="s">
+        <v>1148</v>
+      </c>
+      <c r="H365" s="2" t="s">
         <v>1151</v>
       </c>
-      <c r="H365" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I365" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J365" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K365" s="2" t="s">
-        <v>1077</v>
+        <v>1143</v>
       </c>
       <c r="L365" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="366" spans="1:12">
       <c r="A366" s="3" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B366" s="5">
+        <v>39</v>
+      </c>
+      <c r="C366" s="5">
+        <v>25</v>
+      </c>
+      <c r="D366" s="5">
+        <v>8</v>
+      </c>
+      <c r="E366" s="5">
+        <v>0</v>
+      </c>
+      <c r="F366" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G366" s="3" t="s">
         <v>1153</v>
       </c>
-      <c r="B366" s="5">
-[...14 lines deleted...]
-      <c r="G366" s="3" t="s">
+      <c r="H366" s="3" t="s">
         <v>1154</v>
       </c>
-      <c r="H366" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I366" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J366" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K366" s="3" t="s">
-        <v>1156</v>
+        <v>1143</v>
       </c>
       <c r="L366" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="367" spans="1:12">
       <c r="A367" s="2" t="s">
-        <v>1157</v>
+        <v>1155</v>
       </c>
       <c r="B367" s="6">
         <v>0</v>
       </c>
       <c r="C367" s="6">
         <v>0</v>
       </c>
       <c r="D367" s="6">
         <v>0</v>
       </c>
       <c r="E367" s="6">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="F367" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G367" s="2" t="s">
-        <v>951</v>
+        <v>1153</v>
       </c>
       <c r="H367" s="2" t="s">
-        <v>1158</v>
+        <v>1156</v>
       </c>
       <c r="I367" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J367" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K367" s="2" t="s">
-        <v>1156</v>
+        <v>1143</v>
       </c>
       <c r="L367" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="368" spans="1:12">
       <c r="A368" s="3" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B368" s="5">
+        <v>23</v>
+      </c>
+      <c r="C368" s="5">
+        <v>1</v>
+      </c>
+      <c r="D368" s="5">
+        <v>22</v>
+      </c>
+      <c r="E368" s="5">
+        <v>0</v>
+      </c>
+      <c r="F368" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G368" s="3" t="s">
+        <v>1158</v>
+      </c>
+      <c r="H368" s="3" t="s">
         <v>1159</v>
       </c>
-      <c r="B368" s="5">
-[...19 lines deleted...]
-      </c>
       <c r="I368" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J368" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K368" s="3" t="s">
-        <v>1156</v>
+        <v>1143</v>
       </c>
       <c r="L368" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="369" spans="1:12">
       <c r="A369" s="2" t="s">
-        <v>1161</v>
+        <v>1160</v>
       </c>
       <c r="B369" s="6">
         <v>0</v>
       </c>
       <c r="C369" s="6">
         <v>0</v>
       </c>
       <c r="D369" s="6">
         <v>0</v>
       </c>
       <c r="E369" s="6">
         <v>26</v>
       </c>
       <c r="F369" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G369" s="2" t="s">
-        <v>957</v>
+        <v>1158</v>
       </c>
       <c r="H369" s="2" t="s">
-        <v>1162</v>
+        <v>1161</v>
       </c>
       <c r="I369" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J369" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K369" s="2" t="s">
-        <v>1156</v>
+        <v>1143</v>
       </c>
       <c r="L369" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="370" spans="1:12">
       <c r="A370" s="3" t="s">
-        <v>1163</v>
+        <v>1162</v>
       </c>
       <c r="B370" s="5">
         <v>27</v>
       </c>
       <c r="C370" s="5">
         <v>8</v>
       </c>
       <c r="D370" s="5">
         <v>16</v>
       </c>
       <c r="E370" s="5">
         <v>13</v>
       </c>
       <c r="F370" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G370" s="3" t="s">
+        <v>1163</v>
+      </c>
+      <c r="H370" s="3" t="s">
         <v>1164</v>
       </c>
-      <c r="H370" s="3" t="s">
+      <c r="I370" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="J370" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K370" s="3" t="s">
         <v>1165</v>
-      </c>
-[...7 lines deleted...]
-        <v>1166</v>
       </c>
       <c r="L370" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="371" spans="1:12">
       <c r="A371" s="2" t="s">
-        <v>1167</v>
+        <v>1166</v>
       </c>
       <c r="B371" s="6">
         <v>0</v>
       </c>
       <c r="C371" s="6">
         <v>0</v>
       </c>
       <c r="D371" s="6">
         <v>0</v>
       </c>
       <c r="E371" s="6">
         <v>1</v>
       </c>
       <c r="F371" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G371" s="2" t="s">
+        <v>1167</v>
+      </c>
+      <c r="H371" s="2" t="s">
         <v>1168</v>
       </c>
-      <c r="H371" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I371" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J371" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K371" s="2" t="s">
-        <v>1166</v>
+        <v>1165</v>
       </c>
       <c r="L371" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="372" spans="1:12">
       <c r="A372" s="3" t="s">
-        <v>1170</v>
+        <v>1169</v>
       </c>
       <c r="B372" s="5">
         <v>7</v>
       </c>
       <c r="C372" s="5">
         <v>2</v>
       </c>
       <c r="D372" s="5">
         <v>4</v>
       </c>
       <c r="E372" s="5">
         <v>8</v>
       </c>
       <c r="F372" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G372" s="3" t="s">
+        <v>1170</v>
+      </c>
+      <c r="H372" s="3" t="s">
         <v>1171</v>
       </c>
-      <c r="H372" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I372" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J372" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K372" s="3" t="s">
-        <v>1166</v>
+        <v>1165</v>
       </c>
       <c r="L372" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="373" spans="1:12">
       <c r="A373" s="2" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B373" s="6">
+        <v>0</v>
+      </c>
+      <c r="C373" s="6">
+        <v>0</v>
+      </c>
+      <c r="D373" s="6">
+        <v>0</v>
+      </c>
+      <c r="E373" s="6">
+        <v>0</v>
+      </c>
+      <c r="F373" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="G373" s="2" t="s">
         <v>1173</v>
       </c>
-      <c r="B373" s="6">
-[...14 lines deleted...]
-      <c r="G373" s="2" t="s">
+      <c r="H373" s="2" t="s">
         <v>1174</v>
       </c>
-      <c r="H373" s="2" t="s">
+      <c r="I373" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="J373" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K373" s="2" t="s">
         <v>1175</v>
-      </c>
-[...7 lines deleted...]
-        <v>1176</v>
       </c>
       <c r="L373" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="374" spans="1:12">
       <c r="A374" s="3" t="s">
-        <v>1177</v>
+        <v>1176</v>
       </c>
       <c r="B374" s="5">
         <v>8</v>
       </c>
       <c r="C374" s="5">
         <v>1</v>
       </c>
       <c r="D374" s="5">
         <v>6</v>
       </c>
       <c r="E374" s="5">
         <v>30</v>
       </c>
       <c r="F374" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G374" s="3" t="s">
+        <v>1177</v>
+      </c>
+      <c r="H374" s="3" t="s">
         <v>1178</v>
       </c>
-      <c r="H374" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I374" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J374" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K374" s="3" t="s">
-        <v>1176</v>
+        <v>1175</v>
       </c>
       <c r="L374" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="375" spans="1:12">
       <c r="A375" s="2" t="s">
-        <v>1180</v>
+        <v>1179</v>
       </c>
       <c r="B375" s="6">
         <v>12</v>
       </c>
       <c r="C375" s="6">
         <v>5</v>
       </c>
       <c r="D375" s="6">
         <v>5</v>
       </c>
       <c r="E375" s="6">
         <v>16</v>
       </c>
       <c r="F375" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G375" s="2" t="s">
+        <v>1180</v>
+      </c>
+      <c r="H375" s="2" t="s">
         <v>1181</v>
       </c>
-      <c r="H375" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I375" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J375" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K375" s="2" t="s">
-        <v>1176</v>
+        <v>1175</v>
       </c>
       <c r="L375" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="376" spans="1:12">
       <c r="A376" s="3" t="s">
-        <v>1183</v>
+        <v>1182</v>
       </c>
       <c r="B376" s="5">
         <v>42</v>
       </c>
       <c r="C376" s="5">
         <v>10</v>
       </c>
       <c r="D376" s="5">
         <v>20</v>
       </c>
       <c r="E376" s="5">
         <v>0</v>
       </c>
       <c r="F376" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G376" s="3" t="s">
+        <v>1183</v>
+      </c>
+      <c r="H376" s="3" t="s">
         <v>1184</v>
       </c>
-      <c r="H376" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I376" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J376" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K376" s="3" t="s">
-        <v>1176</v>
+        <v>1175</v>
       </c>
       <c r="L376" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="377" spans="1:12">
       <c r="A377" s="2" t="s">
-        <v>1186</v>
+        <v>1185</v>
       </c>
       <c r="B377" s="6">
         <v>20</v>
       </c>
       <c r="C377" s="6">
         <v>4</v>
       </c>
       <c r="D377" s="6">
         <v>0</v>
       </c>
       <c r="E377" s="6">
         <v>7</v>
       </c>
       <c r="F377" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G377" s="2" t="s">
+        <v>1186</v>
+      </c>
+      <c r="H377" s="2" t="s">
         <v>1187</v>
       </c>
-      <c r="H377" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I377" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J377" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K377" s="2" t="s">
-        <v>1176</v>
+        <v>1175</v>
       </c>
       <c r="L377" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="378" spans="1:12">
       <c r="A378" s="3" t="s">
-        <v>1189</v>
+        <v>1188</v>
       </c>
       <c r="B378" s="5">
         <v>72</v>
       </c>
       <c r="C378" s="5">
         <v>34</v>
       </c>
       <c r="D378" s="5">
         <v>34</v>
       </c>
       <c r="E378" s="5">
         <v>38</v>
       </c>
       <c r="F378" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G378" s="3" t="s">
+        <v>1189</v>
+      </c>
+      <c r="H378" s="3" t="s">
         <v>1190</v>
       </c>
-      <c r="H378" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I378" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J378" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K378" s="3" t="s">
-        <v>1176</v>
+        <v>1175</v>
       </c>
       <c r="L378" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="379" spans="1:12">
       <c r="A379" s="2" t="s">
-        <v>1192</v>
+        <v>1191</v>
       </c>
       <c r="B379" s="6">
         <v>22</v>
       </c>
       <c r="C379" s="6">
         <v>7</v>
       </c>
       <c r="D379" s="6">
         <v>13</v>
       </c>
       <c r="E379" s="6">
         <v>26</v>
       </c>
       <c r="F379" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G379" s="2" t="s">
+        <v>1192</v>
+      </c>
+      <c r="H379" s="2" t="s">
         <v>1193</v>
       </c>
-      <c r="H379" s="2" t="s">
+      <c r="I379" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="J379" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K379" s="2" t="s">
         <v>1194</v>
-      </c>
-[...7 lines deleted...]
-        <v>1195</v>
       </c>
       <c r="L379" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="380" spans="1:12">
       <c r="A380" s="3" t="s">
-        <v>1196</v>
+        <v>1195</v>
       </c>
       <c r="B380" s="5">
         <v>33</v>
       </c>
       <c r="C380" s="5">
         <v>17</v>
       </c>
       <c r="D380" s="5">
         <v>13</v>
       </c>
       <c r="E380" s="5">
         <v>19</v>
       </c>
       <c r="F380" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G380" s="3" t="s">
+        <v>1196</v>
+      </c>
+      <c r="H380" s="3" t="s">
         <v>1197</v>
       </c>
-      <c r="H380" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I380" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J380" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K380" s="3" t="s">
-        <v>1195</v>
+        <v>1194</v>
       </c>
       <c r="L380" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="381" spans="1:12">
       <c r="A381" s="2" t="s">
-        <v>1199</v>
+        <v>1198</v>
       </c>
       <c r="B381" s="6">
         <v>36</v>
       </c>
       <c r="C381" s="6">
         <v>1</v>
       </c>
       <c r="D381" s="6">
         <v>28</v>
       </c>
       <c r="E381" s="6">
         <v>22</v>
       </c>
       <c r="F381" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G381" s="2" t="s">
+        <v>1199</v>
+      </c>
+      <c r="H381" s="2" t="s">
         <v>1200</v>
       </c>
-      <c r="H381" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I381" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J381" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K381" s="2" t="s">
-        <v>1195</v>
+        <v>1194</v>
       </c>
       <c r="L381" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="382" spans="1:12">
       <c r="A382" s="3" t="s">
-        <v>1202</v>
+        <v>1201</v>
       </c>
       <c r="B382" s="5">
         <v>43</v>
       </c>
       <c r="C382" s="5">
         <v>7</v>
       </c>
       <c r="D382" s="5">
         <v>33</v>
       </c>
       <c r="E382" s="5">
         <v>34</v>
       </c>
       <c r="F382" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G382" s="3" t="s">
+        <v>1202</v>
+      </c>
+      <c r="H382" s="3" t="s">
         <v>1203</v>
       </c>
-      <c r="H382" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I382" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J382" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K382" s="3" t="s">
-        <v>1195</v>
+        <v>1194</v>
       </c>
       <c r="L382" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="383" spans="1:12">
       <c r="A383" s="2" t="s">
-        <v>1205</v>
+        <v>1204</v>
       </c>
       <c r="B383" s="6">
         <v>12</v>
       </c>
       <c r="C383" s="6">
         <v>2</v>
       </c>
       <c r="D383" s="6">
         <v>10</v>
       </c>
       <c r="E383" s="6">
         <v>19</v>
       </c>
       <c r="F383" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G383" s="2" t="s">
+        <v>1205</v>
+      </c>
+      <c r="H383" s="2" t="s">
         <v>1206</v>
       </c>
-      <c r="H383" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I383" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J383" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K383" s="2" t="s">
-        <v>1195</v>
+        <v>1194</v>
       </c>
       <c r="L383" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="384" spans="1:12">
       <c r="A384" s="3" t="s">
-        <v>1208</v>
+        <v>1207</v>
       </c>
       <c r="B384" s="5">
         <v>84</v>
       </c>
       <c r="C384" s="5">
         <v>30</v>
       </c>
       <c r="D384" s="5">
         <v>43</v>
       </c>
       <c r="E384" s="5">
         <v>25</v>
       </c>
       <c r="F384" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G384" s="3" t="s">
+        <v>1208</v>
+      </c>
+      <c r="H384" s="3" t="s">
         <v>1209</v>
       </c>
-      <c r="H384" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I384" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J384" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K384" s="3" t="s">
-        <v>1195</v>
+        <v>1194</v>
       </c>
       <c r="L384" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="385" spans="1:12">
       <c r="A385" s="2" t="s">
-        <v>1211</v>
+        <v>1210</v>
       </c>
       <c r="B385" s="6">
         <v>21</v>
       </c>
       <c r="C385" s="6">
         <v>1</v>
       </c>
       <c r="D385" s="6">
         <v>19</v>
       </c>
       <c r="E385" s="6">
         <v>24</v>
       </c>
       <c r="F385" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G385" s="2" t="s">
+        <v>1211</v>
+      </c>
+      <c r="H385" s="2" t="s">
         <v>1212</v>
       </c>
-      <c r="H385" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I385" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J385" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K385" s="2" t="s">
-        <v>1195</v>
+        <v>1194</v>
       </c>
       <c r="L385" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="386" spans="1:12">
       <c r="A386" s="3" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="B386" s="5">
         <v>35</v>
       </c>
       <c r="C386" s="5">
         <v>13</v>
       </c>
       <c r="D386" s="5">
         <v>16</v>
       </c>
       <c r="E386" s="5">
         <v>32</v>
       </c>
       <c r="F386" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G386" s="3" t="s">
+        <v>1214</v>
+      </c>
+      <c r="H386" s="3" t="s">
         <v>1215</v>
       </c>
-      <c r="H386" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I386" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J386" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K386" s="3" t="s">
-        <v>1195</v>
+        <v>1194</v>
       </c>
       <c r="L386" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="387" spans="1:12">
       <c r="A387" s="2" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="B387" s="6">
         <v>69</v>
       </c>
       <c r="C387" s="6">
         <v>20</v>
       </c>
       <c r="D387" s="6">
         <v>44</v>
       </c>
       <c r="E387" s="6">
         <v>35</v>
       </c>
       <c r="F387" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G387" s="2" t="s">
+        <v>1217</v>
+      </c>
+      <c r="H387" s="2" t="s">
         <v>1218</v>
       </c>
-      <c r="H387" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I387" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J387" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K387" s="2" t="s">
-        <v>1195</v>
+        <v>1194</v>
       </c>
       <c r="L387" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="388" spans="1:12">
       <c r="A388" s="3" t="s">
-        <v>1220</v>
+        <v>1219</v>
       </c>
       <c r="B388" s="5">
         <v>1</v>
       </c>
       <c r="C388" s="5">
         <v>0</v>
       </c>
       <c r="D388" s="5">
         <v>1</v>
       </c>
       <c r="E388" s="5">
         <v>2</v>
       </c>
       <c r="F388" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G388" s="3" t="s">
+        <v>1220</v>
+      </c>
+      <c r="H388" s="3" t="s">
         <v>1221</v>
       </c>
-      <c r="H388" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I388" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J388" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K388" s="3" t="s">
-        <v>1195</v>
+        <v>1194</v>
       </c>
       <c r="L388" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="389" spans="1:12">
       <c r="A389" s="2" t="s">
-        <v>1223</v>
+        <v>1222</v>
       </c>
       <c r="B389" s="6">
         <v>0</v>
       </c>
       <c r="C389" s="6">
         <v>0</v>
       </c>
       <c r="D389" s="6">
         <v>0</v>
       </c>
       <c r="E389" s="6">
         <v>17</v>
       </c>
       <c r="F389" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G389" s="2" t="s">
+        <v>1223</v>
+      </c>
+      <c r="H389" s="2" t="s">
         <v>1224</v>
       </c>
-      <c r="H389" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I389" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J389" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K389" s="2" t="s">
-        <v>1195</v>
+        <v>1194</v>
       </c>
       <c r="L389" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="390" spans="1:12">
       <c r="A390" s="3" t="s">
-        <v>1226</v>
+        <v>1225</v>
       </c>
       <c r="B390" s="5">
         <v>13</v>
       </c>
       <c r="C390" s="5">
         <v>0</v>
       </c>
       <c r="D390" s="5">
         <v>13</v>
       </c>
       <c r="E390" s="5">
         <v>12</v>
       </c>
       <c r="F390" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G390" s="3" t="s">
+        <v>1226</v>
+      </c>
+      <c r="H390" s="3" t="s">
         <v>1227</v>
       </c>
-      <c r="H390" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I390" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J390" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K390" s="3" t="s">
-        <v>1195</v>
+        <v>1194</v>
       </c>
       <c r="L390" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="391" spans="1:12">
       <c r="A391" s="2" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B391" s="6">
+        <v>0</v>
+      </c>
+      <c r="C391" s="6">
+        <v>0</v>
+      </c>
+      <c r="D391" s="6">
+        <v>0</v>
+      </c>
+      <c r="E391" s="6">
+        <v>0</v>
+      </c>
+      <c r="F391" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="G391" s="2" t="s">
         <v>1229</v>
       </c>
-      <c r="B391" s="6">
-[...14 lines deleted...]
-      <c r="G391" s="2" t="s">
+      <c r="H391" s="2" t="s">
         <v>1230</v>
       </c>
-      <c r="H391" s="2" t="s">
+      <c r="I391" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="J391" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K391" s="2" t="s">
         <v>1231</v>
-      </c>
-[...7 lines deleted...]
-        <v>1232</v>
       </c>
       <c r="L391" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="392" spans="1:12">
       <c r="A392" s="3" t="s">
-        <v>1233</v>
+        <v>1232</v>
       </c>
       <c r="B392" s="5">
         <v>59</v>
       </c>
       <c r="C392" s="5">
         <v>24</v>
       </c>
       <c r="D392" s="5">
         <v>20</v>
       </c>
       <c r="E392" s="5">
         <v>19</v>
       </c>
       <c r="F392" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G392" s="3" t="s">
+        <v>1233</v>
+      </c>
+      <c r="H392" s="3" t="s">
         <v>1234</v>
       </c>
-      <c r="H392" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I392" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J392" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K392" s="3" t="s">
-        <v>1232</v>
+        <v>1231</v>
       </c>
       <c r="L392" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="393" spans="1:12">
       <c r="A393" s="2" t="s">
-        <v>1236</v>
+        <v>1235</v>
       </c>
       <c r="B393" s="6">
         <v>57</v>
       </c>
       <c r="C393" s="6">
         <v>40</v>
       </c>
       <c r="D393" s="6">
         <v>15</v>
       </c>
       <c r="E393" s="6">
         <v>25</v>
       </c>
       <c r="F393" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G393" s="2" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H393" s="2" t="s">
         <v>1237</v>
       </c>
-      <c r="H393" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I393" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J393" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K393" s="2" t="s">
-        <v>1232</v>
+        <v>1231</v>
       </c>
       <c r="L393" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="394" spans="1:12">
       <c r="A394" s="3" t="s">
-        <v>1239</v>
+        <v>1238</v>
       </c>
       <c r="B394" s="5">
         <v>92</v>
       </c>
       <c r="C394" s="5">
         <v>43</v>
       </c>
       <c r="D394" s="5">
         <v>32</v>
       </c>
       <c r="E394" s="5">
         <v>25</v>
       </c>
       <c r="F394" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G394" s="3" t="s">
+        <v>1239</v>
+      </c>
+      <c r="H394" s="3" t="s">
         <v>1240</v>
       </c>
-      <c r="H394" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I394" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J394" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K394" s="3" t="s">
-        <v>1232</v>
+        <v>1231</v>
       </c>
       <c r="L394" s="3" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="395" spans="1:12">
       <c r="A395" s="2" t="s">
-        <v>1242</v>
+        <v>1241</v>
       </c>
       <c r="B395" s="6">
         <v>6</v>
       </c>
       <c r="C395" s="6">
         <v>0</v>
       </c>
       <c r="D395" s="6">
         <v>6</v>
       </c>
       <c r="E395" s="6">
         <v>19</v>
       </c>
       <c r="F395" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G395" s="2" t="s">
+        <v>1242</v>
+      </c>
+      <c r="H395" s="2" t="s">
         <v>1243</v>
       </c>
-      <c r="H395" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I395" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J395" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K395" s="2" t="s">
-        <v>1232</v>
+        <v>1231</v>
       </c>
       <c r="L395" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="396" spans="1:12">
       <c r="A396" s="3" t="s">
-        <v>1245</v>
+        <v>1244</v>
       </c>
       <c r="B396" s="5">
         <v>21</v>
       </c>
       <c r="C396" s="5">
         <v>6</v>
       </c>
       <c r="D396" s="5">
         <v>13</v>
       </c>
       <c r="E396" s="5">
         <v>21</v>
       </c>
       <c r="F396" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G396" s="3" t="s">
+        <v>1245</v>
+      </c>
+      <c r="H396" s="3" t="s">
         <v>1246</v>
       </c>
-      <c r="H396" s="3" t="s">
+      <c r="I396" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="J396" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K396" s="3" t="s">
         <v>1247</v>
       </c>
-      <c r="I396" s="3" t="s">
-[...5 lines deleted...]
-      <c r="K396" s="3" t="s">
+      <c r="L396" s="3" t="s">
         <v>1248</v>
-      </c>
-[...1 lines deleted...]
-        <v>1249</v>
       </c>
     </row>
     <row r="397" spans="1:12">
       <c r="A397" s="2" t="s">
-        <v>1250</v>
+        <v>1249</v>
       </c>
       <c r="B397" s="6">
         <v>35</v>
       </c>
       <c r="C397" s="6">
         <v>8</v>
       </c>
       <c r="D397" s="6">
         <v>24</v>
       </c>
       <c r="E397" s="6">
         <v>21</v>
       </c>
       <c r="F397" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G397" s="2" t="s">
+        <v>1250</v>
+      </c>
+      <c r="H397" s="2" t="s">
         <v>1251</v>
       </c>
-      <c r="H397" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I397" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J397" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K397" s="2" t="s">
+        <v>1247</v>
+      </c>
+      <c r="L397" s="2" t="s">
         <v>1248</v>
-      </c>
-[...1 lines deleted...]
-        <v>1249</v>
       </c>
     </row>
     <row r="398" spans="1:12">
       <c r="A398" s="3" t="s">
-        <v>1253</v>
+        <v>1252</v>
       </c>
       <c r="B398" s="5">
         <v>98</v>
       </c>
       <c r="C398" s="5">
         <v>37</v>
       </c>
       <c r="D398" s="5">
         <v>40</v>
       </c>
       <c r="E398" s="5">
         <v>35</v>
       </c>
       <c r="F398" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G398" s="3" t="s">
+        <v>1253</v>
+      </c>
+      <c r="H398" s="3" t="s">
         <v>1254</v>
       </c>
-      <c r="H398" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I398" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J398" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K398" s="3" t="s">
+        <v>1247</v>
+      </c>
+      <c r="L398" s="3" t="s">
         <v>1248</v>
-      </c>
-[...1 lines deleted...]
-        <v>1249</v>
       </c>
     </row>
     <row r="399" spans="1:12">
       <c r="A399" s="2" t="s">
-        <v>1256</v>
+        <v>1255</v>
       </c>
       <c r="B399" s="6">
         <v>36</v>
       </c>
       <c r="C399" s="6">
         <v>32</v>
       </c>
       <c r="D399" s="6">
         <v>22</v>
       </c>
       <c r="E399" s="6">
         <v>37</v>
       </c>
       <c r="F399" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G399" s="2" t="s">
+        <v>1256</v>
+      </c>
+      <c r="H399" s="2" t="s">
         <v>1257</v>
       </c>
-      <c r="H399" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I399" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J399" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K399" s="2" t="s">
+        <v>1247</v>
+      </c>
+      <c r="L399" s="2" t="s">
         <v>1248</v>
-      </c>
-[...1 lines deleted...]
-        <v>1249</v>
       </c>
     </row>
     <row r="400" spans="1:12">
       <c r="A400" s="3" t="s">
-        <v>1259</v>
+        <v>1258</v>
       </c>
       <c r="B400" s="5">
         <v>33</v>
       </c>
       <c r="C400" s="5">
         <v>2</v>
       </c>
       <c r="D400" s="5">
         <v>22</v>
       </c>
       <c r="E400" s="5">
         <v>7</v>
       </c>
       <c r="F400" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G400" s="3" t="s">
+        <v>1259</v>
+      </c>
+      <c r="H400" s="3" t="s">
         <v>1260</v>
       </c>
-      <c r="H400" s="3" t="s">
+      <c r="I400" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="J400" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K400" s="3" t="s">
         <v>1261</v>
       </c>
-      <c r="I400" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L400" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="401" spans="1:12">
       <c r="A401" s="2" t="s">
-        <v>1263</v>
+        <v>1262</v>
       </c>
       <c r="B401" s="6">
         <v>326</v>
       </c>
       <c r="C401" s="6">
         <v>107</v>
       </c>
       <c r="D401" s="6">
         <v>108</v>
       </c>
       <c r="E401" s="6">
         <v>43</v>
       </c>
       <c r="F401" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G401" s="2" t="s">
+        <v>1263</v>
+      </c>
+      <c r="H401" s="2" t="s">
         <v>1264</v>
       </c>
-      <c r="H401" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I401" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J401" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K401" s="2" t="s">
-        <v>1262</v>
+        <v>1261</v>
       </c>
       <c r="L401" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="402" spans="1:12">
       <c r="A402" s="3" t="s">
-        <v>1266</v>
+        <v>1265</v>
       </c>
       <c r="B402" s="5">
         <v>45</v>
       </c>
       <c r="C402" s="5">
         <v>28</v>
       </c>
       <c r="D402" s="5">
         <v>16</v>
       </c>
       <c r="E402" s="5">
         <v>14</v>
       </c>
       <c r="F402" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G402" s="3" t="s">
+        <v>1266</v>
+      </c>
+      <c r="H402" s="3" t="s">
         <v>1267</v>
       </c>
-      <c r="H402" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I402" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J402" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K402" s="3" t="s">
-        <v>1262</v>
+        <v>1261</v>
       </c>
       <c r="L402" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="403" spans="1:12">
       <c r="A403" s="2" t="s">
-        <v>1269</v>
+        <v>1268</v>
       </c>
       <c r="B403" s="6">
         <v>68</v>
       </c>
       <c r="C403" s="6">
         <v>17</v>
       </c>
       <c r="D403" s="6">
         <v>24</v>
       </c>
       <c r="E403" s="6">
         <v>24</v>
       </c>
       <c r="F403" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G403" s="2" t="s">
+        <v>1269</v>
+      </c>
+      <c r="H403" s="2" t="s">
         <v>1270</v>
       </c>
-      <c r="H403" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I403" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J403" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K403" s="2" t="s">
-        <v>1262</v>
+        <v>1261</v>
       </c>
       <c r="L403" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="404" spans="1:12">
       <c r="A404" s="3" t="s">
-        <v>1272</v>
+        <v>1271</v>
       </c>
       <c r="B404" s="5">
         <v>5</v>
       </c>
       <c r="C404" s="5">
         <v>0</v>
       </c>
       <c r="D404" s="5">
         <v>5</v>
       </c>
       <c r="E404" s="5">
         <v>7</v>
       </c>
       <c r="F404" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G404" s="3" t="s">
+        <v>1272</v>
+      </c>
+      <c r="H404" s="3" t="s">
         <v>1273</v>
       </c>
-      <c r="H404" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I404" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J404" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K404" s="3" t="s">
-        <v>1262</v>
+        <v>1261</v>
       </c>
       <c r="L404" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="405" spans="1:12">
       <c r="A405" s="2" t="s">
-        <v>1275</v>
+        <v>1274</v>
       </c>
       <c r="B405" s="6">
         <v>76</v>
       </c>
       <c r="C405" s="6">
         <v>9</v>
       </c>
       <c r="D405" s="6">
         <v>40</v>
       </c>
       <c r="E405" s="6">
         <v>24</v>
       </c>
       <c r="F405" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G405" s="2" t="s">
+        <v>1275</v>
+      </c>
+      <c r="H405" s="2" t="s">
         <v>1276</v>
       </c>
-      <c r="H405" s="2" t="s">
+      <c r="I405" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="J405" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K405" s="2" t="s">
         <v>1277</v>
       </c>
-      <c r="I405" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L405" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="406" spans="1:12">
       <c r="A406" s="3" t="s">
-        <v>1279</v>
+        <v>1278</v>
       </c>
       <c r="B406" s="5">
         <v>24</v>
       </c>
       <c r="C406" s="5">
         <v>12</v>
       </c>
       <c r="D406" s="5">
         <v>12</v>
       </c>
       <c r="E406" s="5">
         <v>26</v>
       </c>
       <c r="F406" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G406" s="3" t="s">
+        <v>1279</v>
+      </c>
+      <c r="H406" s="3" t="s">
         <v>1280</v>
       </c>
-      <c r="H406" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I406" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J406" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K406" s="3" t="s">
-        <v>1278</v>
+        <v>1277</v>
       </c>
       <c r="L406" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="407" spans="1:12">
       <c r="A407" s="2" t="s">
-        <v>1282</v>
+        <v>1281</v>
       </c>
       <c r="B407" s="6">
         <v>125</v>
       </c>
       <c r="C407" s="6">
         <v>65</v>
       </c>
       <c r="D407" s="6">
         <v>56</v>
       </c>
       <c r="E407" s="6">
         <v>25</v>
       </c>
       <c r="F407" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G407" s="2" t="s">
+        <v>1282</v>
+      </c>
+      <c r="H407" s="2" t="s">
         <v>1283</v>
       </c>
-      <c r="H407" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I407" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J407" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K407" s="2" t="s">
-        <v>1278</v>
+        <v>1277</v>
       </c>
       <c r="L407" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="408" spans="1:12">
       <c r="A408" s="3" t="s">
-        <v>1285</v>
+        <v>1284</v>
       </c>
       <c r="B408" s="5">
         <v>25</v>
       </c>
       <c r="C408" s="5">
         <v>5</v>
       </c>
       <c r="D408" s="5">
         <v>17</v>
       </c>
       <c r="E408" s="5">
         <v>13</v>
       </c>
       <c r="F408" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G408" s="3" t="s">
+        <v>1285</v>
+      </c>
+      <c r="H408" s="3" t="s">
         <v>1286</v>
       </c>
-      <c r="H408" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I408" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J408" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K408" s="3" t="s">
-        <v>1278</v>
+        <v>1277</v>
       </c>
       <c r="L408" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="409" spans="1:12">
       <c r="A409" s="2" t="s">
-        <v>1288</v>
+        <v>1287</v>
       </c>
       <c r="B409" s="6">
         <v>35</v>
       </c>
       <c r="C409" s="6">
         <v>17</v>
       </c>
       <c r="D409" s="6">
         <v>16</v>
       </c>
       <c r="E409" s="6">
         <v>32</v>
       </c>
       <c r="F409" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G409" s="2" t="s">
+        <v>1288</v>
+      </c>
+      <c r="H409" s="2" t="s">
         <v>1289</v>
       </c>
-      <c r="H409" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I409" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J409" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K409" s="2" t="s">
-        <v>1278</v>
+        <v>1277</v>
       </c>
       <c r="L409" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="410" spans="1:12">
       <c r="A410" s="3" t="s">
-        <v>1291</v>
+        <v>1290</v>
       </c>
       <c r="B410" s="5">
         <v>26</v>
       </c>
       <c r="C410" s="5">
         <v>9</v>
       </c>
       <c r="D410" s="5">
         <v>13</v>
       </c>
       <c r="E410" s="5">
         <v>13</v>
       </c>
       <c r="F410" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G410" s="3" t="s">
+        <v>1291</v>
+      </c>
+      <c r="H410" s="3" t="s">
         <v>1292</v>
       </c>
-      <c r="H410" s="3" t="s">
+      <c r="I410" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="J410" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K410" s="3" t="s">
         <v>1293</v>
       </c>
-      <c r="I410" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L410" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="411" spans="1:12">
       <c r="A411" s="2" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B411" s="6">
+        <v>0</v>
+      </c>
+      <c r="C411" s="6">
+        <v>0</v>
+      </c>
+      <c r="D411" s="6">
+        <v>0</v>
+      </c>
+      <c r="E411" s="6">
+        <v>0</v>
+      </c>
+      <c r="F411" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="G411" s="2" t="s">
         <v>1295</v>
       </c>
-      <c r="B411" s="6">
-[...14 lines deleted...]
-      <c r="G411" s="2" t="s">
+      <c r="H411" s="2" t="s">
         <v>1296</v>
       </c>
-      <c r="H411" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I411" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J411" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K411" s="2" t="s">
-        <v>1294</v>
+        <v>1293</v>
       </c>
       <c r="L411" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="412" spans="1:12">
       <c r="A412" s="3" t="s">
-        <v>1298</v>
+        <v>1297</v>
       </c>
       <c r="B412" s="5">
         <v>2</v>
       </c>
       <c r="C412" s="5">
         <v>0</v>
       </c>
       <c r="D412" s="5">
         <v>0</v>
       </c>
       <c r="E412" s="5">
         <v>7</v>
       </c>
       <c r="F412" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G412" s="3" t="s">
+        <v>1298</v>
+      </c>
+      <c r="H412" s="3" t="s">
         <v>1299</v>
       </c>
-      <c r="H412" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I412" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J412" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K412" s="3" t="s">
-        <v>1294</v>
+        <v>1293</v>
       </c>
       <c r="L412" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="413" spans="1:12">
       <c r="A413" s="2" t="s">
-        <v>1301</v>
+        <v>1300</v>
       </c>
       <c r="B413" s="6">
         <v>27</v>
       </c>
       <c r="C413" s="6">
         <v>14</v>
       </c>
       <c r="D413" s="6">
         <v>11</v>
       </c>
       <c r="E413" s="6">
         <v>16</v>
       </c>
       <c r="F413" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G413" s="2" t="s">
+        <v>1301</v>
+      </c>
+      <c r="H413" s="2" t="s">
         <v>1302</v>
       </c>
-      <c r="H413" s="2" t="s">
+      <c r="I413" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="J413" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K413" s="2" t="s">
         <v>1303</v>
       </c>
-      <c r="I413" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L413" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="414" spans="1:12">
       <c r="A414" s="3" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B414" s="5">
+        <v>0</v>
+      </c>
+      <c r="C414" s="5">
+        <v>0</v>
+      </c>
+      <c r="D414" s="5">
+        <v>0</v>
+      </c>
+      <c r="E414" s="5">
+        <v>0</v>
+      </c>
+      <c r="F414" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G414" s="3" t="s">
         <v>1305</v>
       </c>
-      <c r="B414" s="5">
-[...14 lines deleted...]
-      <c r="G414" s="3" t="s">
+      <c r="H414" s="3" t="s">
         <v>1306</v>
       </c>
-      <c r="H414" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I414" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J414" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K414" s="3" t="s">
-        <v>1304</v>
+        <v>1303</v>
       </c>
       <c r="L414" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="415" spans="1:12">
       <c r="A415" s="2" t="s">
-        <v>1308</v>
+        <v>1307</v>
       </c>
       <c r="B415" s="6">
         <v>22</v>
       </c>
       <c r="C415" s="6">
         <v>2</v>
       </c>
       <c r="D415" s="6">
         <v>20</v>
       </c>
       <c r="E415" s="6">
         <v>17</v>
       </c>
       <c r="F415" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G415" s="2" t="s">
+        <v>1308</v>
+      </c>
+      <c r="H415" s="2" t="s">
         <v>1309</v>
       </c>
-      <c r="H415" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I415" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J415" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K415" s="2" t="s">
-        <v>1304</v>
+        <v>1303</v>
       </c>
       <c r="L415" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="416" spans="1:12">
       <c r="A416" s="3" t="s">
-        <v>1311</v>
+        <v>1310</v>
       </c>
       <c r="B416" s="5">
         <v>8</v>
       </c>
       <c r="C416" s="5">
         <v>3</v>
       </c>
       <c r="D416" s="5">
         <v>5</v>
       </c>
       <c r="E416" s="5">
         <v>5</v>
       </c>
       <c r="F416" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G416" s="3" t="s">
+        <v>1311</v>
+      </c>
+      <c r="H416" s="3" t="s">
         <v>1312</v>
       </c>
-      <c r="H416" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I416" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J416" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K416" s="3" t="s">
-        <v>1304</v>
+        <v>1303</v>
       </c>
       <c r="L416" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="417" spans="1:12">
       <c r="A417" s="2" t="s">
-        <v>1314</v>
+        <v>1313</v>
       </c>
       <c r="B417" s="6">
         <v>11</v>
       </c>
       <c r="C417" s="6">
         <v>2</v>
       </c>
       <c r="D417" s="6">
         <v>9</v>
       </c>
       <c r="E417" s="6">
         <v>9</v>
       </c>
       <c r="F417" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G417" s="2" t="s">
+        <v>1314</v>
+      </c>
+      <c r="H417" s="2" t="s">
         <v>1315</v>
       </c>
-      <c r="H417" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I417" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J417" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K417" s="2" t="s">
-        <v>1304</v>
+        <v>1303</v>
       </c>
       <c r="L417" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="418" spans="1:12">
       <c r="A418" s="3" t="s">
-        <v>1317</v>
+        <v>1316</v>
       </c>
       <c r="B418" s="5">
         <v>4</v>
       </c>
       <c r="C418" s="5">
         <v>2</v>
       </c>
       <c r="D418" s="5">
         <v>2</v>
       </c>
       <c r="E418" s="5">
         <v>12</v>
       </c>
       <c r="F418" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G418" s="3" t="s">
+        <v>1317</v>
+      </c>
+      <c r="H418" s="3" t="s">
         <v>1318</v>
       </c>
-      <c r="H418" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I418" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J418" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K418" s="3" t="s">
-        <v>1304</v>
+        <v>1303</v>
       </c>
       <c r="L418" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="419" spans="1:12">
       <c r="A419" s="2" t="s">
-        <v>1320</v>
+        <v>1319</v>
       </c>
       <c r="B419" s="6">
         <v>2</v>
       </c>
       <c r="C419" s="6">
         <v>0</v>
       </c>
       <c r="D419" s="6">
         <v>1</v>
       </c>
       <c r="E419" s="6">
         <v>7</v>
       </c>
       <c r="F419" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G419" s="2" t="s">
+        <v>1320</v>
+      </c>
+      <c r="H419" s="2" t="s">
         <v>1321</v>
       </c>
-      <c r="H419" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I419" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J419" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K419" s="2" t="s">
-        <v>1304</v>
+        <v>1303</v>
       </c>
       <c r="L419" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="420" spans="1:12">
       <c r="A420" s="3" t="s">
-        <v>1323</v>
+        <v>1322</v>
       </c>
       <c r="B420" s="5">
         <v>50</v>
       </c>
       <c r="C420" s="5">
         <v>7</v>
       </c>
       <c r="D420" s="5">
         <v>30</v>
       </c>
       <c r="E420" s="5">
         <v>38</v>
       </c>
       <c r="F420" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G420" s="3" t="s">
+        <v>1323</v>
+      </c>
+      <c r="H420" s="3" t="s">
         <v>1324</v>
       </c>
-      <c r="H420" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I420" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J420" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K420" s="3" t="s">
-        <v>1304</v>
+        <v>1303</v>
       </c>
       <c r="L420" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="421" spans="1:12">
       <c r="A421" s="2" t="s">
-        <v>1326</v>
+        <v>1325</v>
       </c>
       <c r="B421" s="6">
         <v>28</v>
       </c>
       <c r="C421" s="6">
         <v>11</v>
       </c>
       <c r="D421" s="6">
         <v>10</v>
       </c>
       <c r="E421" s="6">
         <v>19</v>
       </c>
       <c r="F421" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G421" s="2" t="s">
+        <v>1326</v>
+      </c>
+      <c r="H421" s="2" t="s">
         <v>1327</v>
       </c>
-      <c r="H421" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I421" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J421" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K421" s="2" t="s">
-        <v>1304</v>
+        <v>1303</v>
       </c>
       <c r="L421" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="422" spans="1:12">
       <c r="A422" s="3" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B422" s="5">
+        <v>0</v>
+      </c>
+      <c r="C422" s="5">
+        <v>0</v>
+      </c>
+      <c r="D422" s="5">
+        <v>0</v>
+      </c>
+      <c r="E422" s="5">
+        <v>0</v>
+      </c>
+      <c r="F422" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G422" s="3" t="s">
         <v>1329</v>
       </c>
-      <c r="B422" s="5">
-[...14 lines deleted...]
-      <c r="G422" s="3" t="s">
+      <c r="H422" s="3" t="s">
         <v>1330</v>
       </c>
-      <c r="H422" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I422" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J422" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K422" s="3" t="s">
-        <v>1304</v>
+        <v>1303</v>
       </c>
       <c r="L422" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="423" spans="1:12">
       <c r="A423" s="2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B423" s="6">
+        <v>0</v>
+      </c>
+      <c r="C423" s="6">
+        <v>0</v>
+      </c>
+      <c r="D423" s="6">
+        <v>0</v>
+      </c>
+      <c r="E423" s="6">
+        <v>0</v>
+      </c>
+      <c r="F423" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="G423" s="2" t="s">
         <v>1332</v>
       </c>
-      <c r="B423" s="6">
-[...14 lines deleted...]
-      <c r="G423" s="2" t="s">
+      <c r="H423" s="2" t="s">
         <v>1333</v>
       </c>
-      <c r="H423" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I423" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J423" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K423" s="2" t="s">
-        <v>1304</v>
+        <v>1303</v>
       </c>
       <c r="L423" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="424" spans="1:12">
       <c r="A424" s="3" t="s">
-        <v>1335</v>
+        <v>1334</v>
       </c>
       <c r="B424" s="5">
         <v>16</v>
       </c>
       <c r="C424" s="5">
         <v>0</v>
       </c>
       <c r="D424" s="5">
         <v>16</v>
       </c>
       <c r="E424" s="5">
         <v>27</v>
       </c>
       <c r="F424" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G424" s="3" t="s">
+        <v>1335</v>
+      </c>
+      <c r="H424" s="3" t="s">
         <v>1336</v>
       </c>
-      <c r="H424" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I424" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J424" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K424" s="3" t="s">
-        <v>1304</v>
+        <v>1303</v>
       </c>
       <c r="L424" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="425" spans="1:12">
       <c r="A425" s="2" t="s">
-        <v>1338</v>
+        <v>1337</v>
       </c>
       <c r="B425" s="6">
         <v>23</v>
       </c>
       <c r="C425" s="6">
         <v>10</v>
       </c>
       <c r="D425" s="6">
         <v>12</v>
       </c>
       <c r="E425" s="6">
         <v>34</v>
       </c>
       <c r="F425" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G425" s="2" t="s">
+        <v>1338</v>
+      </c>
+      <c r="H425" s="2" t="s">
         <v>1339</v>
       </c>
-      <c r="H425" s="2" t="s">
+      <c r="I425" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="J425" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K425" s="2" t="s">
         <v>1340</v>
       </c>
-      <c r="I425" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L425" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="426" spans="1:12">
       <c r="A426" s="3" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B426" s="5">
+        <v>0</v>
+      </c>
+      <c r="C426" s="5">
+        <v>0</v>
+      </c>
+      <c r="D426" s="5">
+        <v>0</v>
+      </c>
+      <c r="E426" s="5">
+        <v>0</v>
+      </c>
+      <c r="F426" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G426" s="3" t="s">
         <v>1342</v>
       </c>
-      <c r="B426" s="5">
-[...14 lines deleted...]
-      <c r="G426" s="3" t="s">
+      <c r="H426" s="3" t="s">
         <v>1343</v>
       </c>
-      <c r="H426" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I426" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J426" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K426" s="3" t="s">
-        <v>1341</v>
+        <v>1340</v>
       </c>
       <c r="L426" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="427" spans="1:12">
       <c r="A427" s="2" t="s">
-        <v>1345</v>
+        <v>1344</v>
       </c>
       <c r="B427" s="6">
         <v>7</v>
       </c>
       <c r="C427" s="6">
         <v>3</v>
       </c>
       <c r="D427" s="6">
         <v>4</v>
       </c>
       <c r="E427" s="6">
         <v>23</v>
       </c>
       <c r="F427" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G427" s="2" t="s">
+        <v>1345</v>
+      </c>
+      <c r="H427" s="2" t="s">
         <v>1346</v>
       </c>
-      <c r="H427" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I427" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J427" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K427" s="2" t="s">
-        <v>1341</v>
+        <v>1340</v>
       </c>
       <c r="L427" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="428" spans="1:12">
       <c r="A428" s="3" t="s">
-        <v>1348</v>
+        <v>1347</v>
       </c>
       <c r="B428" s="5">
         <v>35</v>
       </c>
       <c r="C428" s="5">
         <v>11</v>
       </c>
       <c r="D428" s="5">
         <v>5</v>
       </c>
       <c r="E428" s="5">
         <v>66</v>
       </c>
       <c r="F428" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G428" s="3" t="s">
+        <v>1348</v>
+      </c>
+      <c r="H428" s="3" t="s">
         <v>1349</v>
       </c>
-      <c r="H428" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I428" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J428" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K428" s="3" t="s">
-        <v>1341</v>
+        <v>1340</v>
       </c>
       <c r="L428" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="429" spans="1:12">
       <c r="A429" s="2" t="s">
-        <v>1351</v>
+        <v>1350</v>
       </c>
       <c r="B429" s="6">
         <v>39</v>
       </c>
       <c r="C429" s="6">
         <v>10</v>
       </c>
       <c r="D429" s="6">
         <v>18</v>
       </c>
       <c r="E429" s="6">
         <v>50</v>
       </c>
       <c r="F429" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G429" s="2" t="s">
+        <v>1351</v>
+      </c>
+      <c r="H429" s="2" t="s">
         <v>1352</v>
       </c>
-      <c r="H429" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I429" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J429" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K429" s="2" t="s">
-        <v>1341</v>
+        <v>1340</v>
       </c>
       <c r="L429" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="430" spans="1:12">
       <c r="A430" s="3" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B430" s="5">
+        <v>0</v>
+      </c>
+      <c r="C430" s="5">
+        <v>0</v>
+      </c>
+      <c r="D430" s="5">
+        <v>0</v>
+      </c>
+      <c r="E430" s="5">
+        <v>0</v>
+      </c>
+      <c r="F430" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G430" s="3" t="s">
         <v>1354</v>
       </c>
-      <c r="B430" s="5">
-[...14 lines deleted...]
-      <c r="G430" s="3" t="s">
+      <c r="H430" s="3" t="s">
         <v>1355</v>
       </c>
-      <c r="H430" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I430" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J430" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K430" s="3" t="s">
-        <v>1341</v>
+        <v>1340</v>
       </c>
       <c r="L430" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="431" spans="1:12">
       <c r="A431" s="2" t="s">
-        <v>1357</v>
+        <v>1356</v>
       </c>
       <c r="B431" s="6">
         <v>5</v>
       </c>
       <c r="C431" s="6">
         <v>1</v>
       </c>
       <c r="D431" s="6">
         <v>4</v>
       </c>
       <c r="E431" s="6">
         <v>6</v>
       </c>
       <c r="F431" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G431" s="2" t="s">
+        <v>1357</v>
+      </c>
+      <c r="H431" s="2" t="s">
         <v>1358</v>
       </c>
-      <c r="H431" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I431" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J431" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K431" s="2" t="s">
-        <v>1341</v>
+        <v>1340</v>
       </c>
       <c r="L431" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="432" spans="1:12">
       <c r="A432" s="3" t="s">
-        <v>1360</v>
+        <v>1359</v>
       </c>
       <c r="B432" s="5">
         <v>20</v>
       </c>
       <c r="C432" s="5">
         <v>5</v>
       </c>
       <c r="D432" s="5">
         <v>9</v>
       </c>
       <c r="E432" s="5">
         <v>17</v>
       </c>
       <c r="F432" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G432" s="3" t="s">
+        <v>1360</v>
+      </c>
+      <c r="H432" s="3" t="s">
         <v>1361</v>
       </c>
-      <c r="H432" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I432" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J432" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K432" s="3" t="s">
-        <v>1341</v>
+        <v>1340</v>
       </c>
       <c r="L432" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="433" spans="1:12">
       <c r="A433" s="2" t="s">
-        <v>1363</v>
+        <v>1362</v>
       </c>
       <c r="B433" s="6">
         <v>11</v>
       </c>
       <c r="C433" s="6">
         <v>6</v>
       </c>
       <c r="D433" s="6">
         <v>5</v>
       </c>
       <c r="E433" s="6">
         <v>42</v>
       </c>
       <c r="F433" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G433" s="2" t="s">
+        <v>1363</v>
+      </c>
+      <c r="H433" s="2" t="s">
         <v>1364</v>
       </c>
-      <c r="H433" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I433" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J433" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K433" s="2" t="s">
-        <v>1341</v>
+        <v>1340</v>
       </c>
       <c r="L433" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="434" spans="1:12">
       <c r="A434" s="3" t="s">
-        <v>1366</v>
+        <v>1365</v>
       </c>
       <c r="B434" s="5">
         <v>6</v>
       </c>
       <c r="C434" s="5">
         <v>0</v>
       </c>
       <c r="D434" s="5">
         <v>0</v>
       </c>
       <c r="E434" s="5">
         <v>12</v>
       </c>
       <c r="F434" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G434" s="3" t="s">
+        <v>1366</v>
+      </c>
+      <c r="H434" s="3" t="s">
         <v>1367</v>
       </c>
-      <c r="H434" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I434" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J434" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K434" s="3" t="s">
-        <v>1341</v>
+        <v>1340</v>
       </c>
       <c r="L434" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="435" spans="1:12">
       <c r="A435" s="2" t="s">
-        <v>1369</v>
+        <v>1368</v>
       </c>
       <c r="B435" s="6">
         <v>69</v>
       </c>
       <c r="C435" s="6">
         <v>21</v>
       </c>
       <c r="D435" s="6">
         <v>18</v>
       </c>
       <c r="E435" s="6">
         <v>25</v>
       </c>
       <c r="F435" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G435" s="2" t="s">
+        <v>1369</v>
+      </c>
+      <c r="H435" s="2" t="s">
         <v>1370</v>
       </c>
-      <c r="H435" s="2" t="s">
+      <c r="I435" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="J435" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K435" s="2" t="s">
         <v>1371</v>
       </c>
-      <c r="I435" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L435" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="436" spans="1:12">
       <c r="A436" s="3" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B436" s="5">
+        <v>0</v>
+      </c>
+      <c r="C436" s="5">
+        <v>0</v>
+      </c>
+      <c r="D436" s="5">
+        <v>0</v>
+      </c>
+      <c r="E436" s="5">
+        <v>0</v>
+      </c>
+      <c r="F436" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G436" s="3" t="s">
         <v>1373</v>
       </c>
-      <c r="B436" s="5">
-[...14 lines deleted...]
-      <c r="G436" s="3" t="s">
+      <c r="H436" s="3" t="s">
         <v>1374</v>
       </c>
-      <c r="H436" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I436" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J436" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K436" s="3" t="s">
-        <v>1372</v>
+        <v>1371</v>
       </c>
       <c r="L436" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="437" spans="1:12">
       <c r="A437" s="2" t="s">
-        <v>1376</v>
+        <v>1375</v>
       </c>
       <c r="B437" s="6">
         <v>6</v>
       </c>
       <c r="C437" s="6">
         <v>3</v>
       </c>
       <c r="D437" s="6">
         <v>2</v>
       </c>
       <c r="E437" s="6">
         <v>4</v>
       </c>
       <c r="F437" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G437" s="2" t="s">
+        <v>1376</v>
+      </c>
+      <c r="H437" s="2" t="s">
         <v>1377</v>
       </c>
-      <c r="H437" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I437" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J437" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K437" s="2" t="s">
-        <v>1372</v>
+        <v>1371</v>
       </c>
       <c r="L437" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="438" spans="1:12">
       <c r="A438" s="3" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B438" s="5">
+        <v>0</v>
+      </c>
+      <c r="C438" s="5">
+        <v>0</v>
+      </c>
+      <c r="D438" s="5">
+        <v>0</v>
+      </c>
+      <c r="E438" s="5">
+        <v>0</v>
+      </c>
+      <c r="F438" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G438" s="3" t="s">
         <v>1379</v>
       </c>
-      <c r="B438" s="5">
-[...14 lines deleted...]
-      <c r="G438" s="3" t="s">
+      <c r="H438" s="3" t="s">
         <v>1380</v>
       </c>
-      <c r="H438" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I438" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J438" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K438" s="3" t="s">
-        <v>1372</v>
+        <v>1371</v>
       </c>
       <c r="L438" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="439" spans="1:12">
       <c r="A439" s="2" t="s">
-        <v>1382</v>
+        <v>1381</v>
       </c>
       <c r="B439" s="6">
         <v>81</v>
       </c>
       <c r="C439" s="6">
         <v>21</v>
       </c>
       <c r="D439" s="6">
         <v>35</v>
       </c>
       <c r="E439" s="6">
         <v>66</v>
       </c>
       <c r="F439" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G439" s="2" t="s">
+        <v>1382</v>
+      </c>
+      <c r="H439" s="2" t="s">
         <v>1383</v>
       </c>
-      <c r="H439" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I439" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J439" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K439" s="2" t="s">
-        <v>1372</v>
+        <v>1371</v>
       </c>
       <c r="L439" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="440" spans="1:12">
       <c r="A440" s="3" t="s">
-        <v>1385</v>
+        <v>1384</v>
       </c>
       <c r="B440" s="5">
         <v>95</v>
       </c>
       <c r="C440" s="5">
         <v>14</v>
       </c>
       <c r="D440" s="5">
         <v>34</v>
       </c>
       <c r="E440" s="5">
         <v>29</v>
       </c>
       <c r="F440" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G440" s="3" t="s">
+        <v>1385</v>
+      </c>
+      <c r="H440" s="3" t="s">
         <v>1386</v>
       </c>
-      <c r="H440" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I440" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J440" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K440" s="3" t="s">
-        <v>1372</v>
+        <v>1371</v>
       </c>
       <c r="L440" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="441" spans="1:12">
       <c r="A441" s="2" t="s">
-        <v>1388</v>
+        <v>1387</v>
       </c>
       <c r="B441" s="6">
         <v>38</v>
       </c>
       <c r="C441" s="6">
         <v>8</v>
       </c>
       <c r="D441" s="6">
         <v>29</v>
       </c>
       <c r="E441" s="6">
         <v>21</v>
       </c>
       <c r="F441" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G441" s="2" t="s">
+        <v>1388</v>
+      </c>
+      <c r="H441" s="2" t="s">
         <v>1389</v>
       </c>
-      <c r="H441" s="2" t="s">
+      <c r="I441" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="J441" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K441" s="2" t="s">
         <v>1390</v>
       </c>
-      <c r="I441" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L441" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="442" spans="1:12">
       <c r="A442" s="3" t="s">
-        <v>1392</v>
+        <v>1391</v>
       </c>
       <c r="B442" s="5">
         <v>30</v>
       </c>
       <c r="C442" s="5">
         <v>6</v>
       </c>
       <c r="D442" s="5">
         <v>22</v>
       </c>
       <c r="E442" s="5">
         <v>37</v>
       </c>
       <c r="F442" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G442" s="3" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H442" s="3" t="s">
         <v>1393</v>
       </c>
-      <c r="H442" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I442" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J442" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K442" s="3" t="s">
-        <v>1391</v>
+        <v>1390</v>
       </c>
       <c r="L442" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="443" spans="1:12">
       <c r="A443" s="2" t="s">
-        <v>1395</v>
+        <v>1394</v>
       </c>
       <c r="B443" s="6">
         <v>21</v>
       </c>
       <c r="C443" s="6">
         <v>4</v>
       </c>
       <c r="D443" s="6">
         <v>17</v>
       </c>
       <c r="E443" s="6">
         <v>30</v>
       </c>
       <c r="F443" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G443" s="2" t="s">
+        <v>1395</v>
+      </c>
+      <c r="H443" s="2" t="s">
         <v>1396</v>
       </c>
-      <c r="H443" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I443" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J443" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K443" s="2" t="s">
-        <v>1391</v>
+        <v>1390</v>
       </c>
       <c r="L443" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="444" spans="1:12">
       <c r="A444" s="3" t="s">
-        <v>1398</v>
+        <v>1397</v>
       </c>
       <c r="B444" s="5">
         <v>31</v>
       </c>
       <c r="C444" s="5">
         <v>2</v>
       </c>
       <c r="D444" s="5">
         <v>26</v>
       </c>
       <c r="E444" s="5">
         <v>34</v>
       </c>
       <c r="F444" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G444" s="3" t="s">
+        <v>1398</v>
+      </c>
+      <c r="H444" s="3" t="s">
         <v>1399</v>
       </c>
-      <c r="H444" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I444" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J444" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K444" s="3" t="s">
-        <v>1391</v>
+        <v>1390</v>
       </c>
       <c r="L444" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="445" spans="1:12">
       <c r="A445" s="2" t="s">
-        <v>1401</v>
+        <v>1400</v>
       </c>
       <c r="B445" s="6">
         <v>15</v>
       </c>
       <c r="C445" s="6">
         <v>9</v>
       </c>
       <c r="D445" s="6">
         <v>6</v>
       </c>
       <c r="E445" s="6">
         <v>26</v>
       </c>
       <c r="F445" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G445" s="2" t="s">
+        <v>1401</v>
+      </c>
+      <c r="H445" s="2" t="s">
         <v>1402</v>
       </c>
-      <c r="H445" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I445" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J445" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K445" s="2" t="s">
-        <v>1391</v>
+        <v>1390</v>
       </c>
       <c r="L445" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="446" spans="1:12">
       <c r="A446" s="3" t="s">
-        <v>1404</v>
+        <v>1403</v>
       </c>
       <c r="B446" s="5">
         <v>35</v>
       </c>
       <c r="C446" s="5">
         <v>3</v>
       </c>
       <c r="D446" s="5">
         <v>31</v>
       </c>
       <c r="E446" s="5">
         <v>34</v>
       </c>
       <c r="F446" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G446" s="3" t="s">
+        <v>1404</v>
+      </c>
+      <c r="H446" s="3" t="s">
         <v>1405</v>
       </c>
-      <c r="H446" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I446" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J446" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K446" s="3" t="s">
-        <v>1391</v>
+        <v>1390</v>
       </c>
       <c r="L446" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="447" spans="1:12">
       <c r="A447" s="2" t="s">
-        <v>1407</v>
+        <v>1406</v>
       </c>
       <c r="B447" s="6">
         <v>17</v>
       </c>
       <c r="C447" s="6">
         <v>7</v>
       </c>
       <c r="D447" s="6">
         <v>10</v>
       </c>
       <c r="E447" s="6">
         <v>26</v>
       </c>
       <c r="F447" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G447" s="2" t="s">
+        <v>1407</v>
+      </c>
+      <c r="H447" s="2" t="s">
         <v>1408</v>
       </c>
-      <c r="H447" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I447" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J447" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K447" s="2" t="s">
-        <v>1391</v>
+        <v>1390</v>
       </c>
       <c r="L447" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="448" spans="1:12">
       <c r="A448" s="3" t="s">
-        <v>1410</v>
+        <v>1409</v>
       </c>
       <c r="B448" s="5">
         <v>9</v>
       </c>
       <c r="C448" s="5">
         <v>2</v>
       </c>
       <c r="D448" s="5">
         <v>7</v>
       </c>
       <c r="E448" s="5">
         <v>44</v>
       </c>
       <c r="F448" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G448" s="3" t="s">
+        <v>1410</v>
+      </c>
+      <c r="H448" s="3" t="s">
         <v>1411</v>
       </c>
-      <c r="H448" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I448" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J448" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K448" s="3" t="s">
-        <v>1391</v>
+        <v>1390</v>
       </c>
       <c r="L448" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="449" spans="1:12">
       <c r="A449" s="2" t="s">
-        <v>1413</v>
+        <v>1412</v>
       </c>
       <c r="B449" s="6">
         <v>20</v>
       </c>
       <c r="C449" s="6">
         <v>9</v>
       </c>
       <c r="D449" s="6">
         <v>11</v>
       </c>
       <c r="E449" s="6">
         <v>12</v>
       </c>
       <c r="F449" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G449" s="2" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H449" s="2" t="s">
         <v>1414</v>
       </c>
-      <c r="H449" s="2" t="s">
+      <c r="I449" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="J449" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K449" s="2" t="s">
         <v>1415</v>
       </c>
-      <c r="I449" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L449" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="450" spans="1:12">
       <c r="A450" s="3" t="s">
-        <v>1417</v>
+        <v>1416</v>
       </c>
       <c r="B450" s="5">
         <v>75</v>
       </c>
       <c r="C450" s="5">
         <v>26</v>
       </c>
       <c r="D450" s="5">
         <v>24</v>
       </c>
       <c r="E450" s="5">
         <v>40</v>
       </c>
       <c r="F450" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G450" s="3" t="s">
+        <v>1417</v>
+      </c>
+      <c r="H450" s="3" t="s">
         <v>1418</v>
       </c>
-      <c r="H450" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I450" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J450" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K450" s="3" t="s">
-        <v>1416</v>
+        <v>1415</v>
       </c>
       <c r="L450" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="451" spans="1:12">
       <c r="A451" s="2" t="s">
-        <v>1420</v>
+        <v>1419</v>
       </c>
       <c r="B451" s="6">
         <v>27</v>
       </c>
       <c r="C451" s="6">
         <v>7</v>
       </c>
       <c r="D451" s="6">
         <v>13</v>
       </c>
       <c r="E451" s="6">
         <v>35</v>
       </c>
       <c r="F451" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G451" s="2" t="s">
+        <v>1420</v>
+      </c>
+      <c r="H451" s="2" t="s">
         <v>1421</v>
       </c>
-      <c r="H451" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I451" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J451" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K451" s="2" t="s">
-        <v>1416</v>
+        <v>1415</v>
       </c>
       <c r="L451" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="452" spans="1:12">
       <c r="A452" s="3" t="s">
-        <v>1423</v>
+        <v>1422</v>
       </c>
       <c r="B452" s="5">
         <v>14</v>
       </c>
       <c r="C452" s="5">
         <v>2</v>
       </c>
       <c r="D452" s="5">
         <v>9</v>
       </c>
       <c r="E452" s="5">
         <v>13</v>
       </c>
       <c r="F452" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G452" s="3" t="s">
+        <v>1423</v>
+      </c>
+      <c r="H452" s="3" t="s">
         <v>1424</v>
       </c>
-      <c r="H452" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I452" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J452" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K452" s="3" t="s">
-        <v>1416</v>
+        <v>1415</v>
       </c>
       <c r="L452" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="453" spans="1:12">
       <c r="A453" s="2" t="s">
-        <v>1426</v>
+        <v>1425</v>
       </c>
       <c r="B453" s="6">
         <v>39</v>
       </c>
       <c r="C453" s="6">
         <v>27</v>
       </c>
       <c r="D453" s="6">
         <v>10</v>
       </c>
       <c r="E453" s="6">
         <v>28</v>
       </c>
       <c r="F453" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G453" s="2" t="s">
+        <v>1426</v>
+      </c>
+      <c r="H453" s="2" t="s">
         <v>1427</v>
       </c>
-      <c r="H453" s="2" t="s">
+      <c r="I453" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="J453" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K453" s="2" t="s">
         <v>1428</v>
       </c>
-      <c r="I453" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L453" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="454" spans="1:12">
       <c r="A454" s="3" t="s">
-        <v>1430</v>
+        <v>1429</v>
       </c>
       <c r="B454" s="5">
         <v>17</v>
       </c>
       <c r="C454" s="5">
         <v>5</v>
       </c>
       <c r="D454" s="5">
         <v>12</v>
       </c>
       <c r="E454" s="5">
         <v>15</v>
       </c>
       <c r="F454" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G454" s="3" t="s">
+        <v>1430</v>
+      </c>
+      <c r="H454" s="3" t="s">
         <v>1431</v>
       </c>
-      <c r="H454" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I454" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J454" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K454" s="3" t="s">
-        <v>1429</v>
+        <v>1428</v>
       </c>
       <c r="L454" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="455" spans="1:12">
       <c r="A455" s="2" t="s">
-        <v>1433</v>
+        <v>1432</v>
       </c>
       <c r="B455" s="6">
         <v>50</v>
       </c>
       <c r="C455" s="6">
         <v>34</v>
       </c>
       <c r="D455" s="6">
         <v>15</v>
       </c>
       <c r="E455" s="6">
         <v>30</v>
       </c>
       <c r="F455" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G455" s="2" t="s">
+        <v>1433</v>
+      </c>
+      <c r="H455" s="2" t="s">
         <v>1434</v>
       </c>
-      <c r="H455" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I455" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J455" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K455" s="2" t="s">
-        <v>1429</v>
+        <v>1428</v>
       </c>
       <c r="L455" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="456" spans="1:12">
       <c r="A456" s="3" t="s">
-        <v>1436</v>
+        <v>1435</v>
       </c>
       <c r="B456" s="5">
         <v>46</v>
       </c>
       <c r="C456" s="5">
         <v>25</v>
       </c>
       <c r="D456" s="5">
         <v>10</v>
       </c>
       <c r="E456" s="5">
         <v>21</v>
       </c>
       <c r="F456" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G456" s="3" t="s">
+        <v>1436</v>
+      </c>
+      <c r="H456" s="3" t="s">
         <v>1437</v>
       </c>
-      <c r="H456" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I456" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J456" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K456" s="3" t="s">
-        <v>1429</v>
+        <v>1428</v>
       </c>
       <c r="L456" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="457" spans="1:12">
       <c r="A457" s="2" t="s">
-        <v>1439</v>
+        <v>1438</v>
       </c>
       <c r="B457" s="6">
         <v>59</v>
       </c>
       <c r="C457" s="6">
         <v>24</v>
       </c>
       <c r="D457" s="6">
         <v>28</v>
       </c>
       <c r="E457" s="6">
         <v>15</v>
       </c>
       <c r="F457" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G457" s="2" t="s">
+        <v>1439</v>
+      </c>
+      <c r="H457" s="2" t="s">
         <v>1440</v>
       </c>
-      <c r="H457" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I457" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J457" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K457" s="2" t="s">
-        <v>1429</v>
+        <v>1428</v>
       </c>
       <c r="L457" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="458" spans="1:12">
       <c r="A458" s="3" t="s">
-        <v>1442</v>
+        <v>1441</v>
       </c>
       <c r="B458" s="5">
         <v>16</v>
       </c>
       <c r="C458" s="5">
         <v>1</v>
       </c>
       <c r="D458" s="5">
         <v>12</v>
       </c>
       <c r="E458" s="5">
         <v>27</v>
       </c>
       <c r="F458" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G458" s="3" t="s">
+        <v>1442</v>
+      </c>
+      <c r="H458" s="3" t="s">
         <v>1443</v>
       </c>
-      <c r="H458" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I458" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J458" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K458" s="3" t="s">
-        <v>1429</v>
+        <v>1428</v>
       </c>
       <c r="L458" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="459" spans="1:12">
       <c r="A459" s="2" t="s">
-        <v>1445</v>
+        <v>1444</v>
       </c>
       <c r="B459" s="6">
         <v>25</v>
       </c>
       <c r="C459" s="6">
         <v>11</v>
       </c>
       <c r="D459" s="6">
         <v>6</v>
       </c>
       <c r="E459" s="6">
         <v>25</v>
       </c>
       <c r="F459" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G459" s="2" t="s">
+        <v>1445</v>
+      </c>
+      <c r="H459" s="2" t="s">
         <v>1446</v>
       </c>
-      <c r="H459" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I459" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J459" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K459" s="2" t="s">
-        <v>1429</v>
+        <v>1428</v>
       </c>
       <c r="L459" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="460" spans="1:12">
       <c r="A460" s="3" t="s">
-        <v>1448</v>
+        <v>1447</v>
       </c>
       <c r="B460" s="5">
         <v>15</v>
       </c>
       <c r="C460" s="5">
         <v>1</v>
       </c>
       <c r="D460" s="5">
         <v>8</v>
       </c>
       <c r="E460" s="5">
         <v>15</v>
       </c>
       <c r="F460" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G460" s="3" t="s">
+        <v>1448</v>
+      </c>
+      <c r="H460" s="3" t="s">
         <v>1449</v>
       </c>
-      <c r="H460" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I460" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J460" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K460" s="3" t="s">
-        <v>1429</v>
+        <v>1428</v>
       </c>
       <c r="L460" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="461" spans="1:12">
       <c r="A461" s="2" t="s">
-        <v>1451</v>
+        <v>1450</v>
       </c>
       <c r="B461" s="6">
         <v>0</v>
       </c>
       <c r="C461" s="6">
         <v>0</v>
       </c>
       <c r="D461" s="6">
         <v>0</v>
       </c>
       <c r="E461" s="6">
         <v>33</v>
       </c>
       <c r="F461" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G461" s="2" t="s">
+        <v>1451</v>
+      </c>
+      <c r="H461" s="2" t="s">
         <v>1452</v>
       </c>
-      <c r="H461" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I461" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J461" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K461" s="2" t="s">
-        <v>1429</v>
+        <v>1428</v>
       </c>
       <c r="L461" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="462" spans="1:12">
       <c r="A462" s="3" t="s">
-        <v>1454</v>
+        <v>1453</v>
       </c>
       <c r="B462" s="5">
         <v>54</v>
       </c>
       <c r="C462" s="5">
         <v>12</v>
       </c>
       <c r="D462" s="5">
         <v>31</v>
       </c>
       <c r="E462" s="5">
         <v>11</v>
       </c>
       <c r="F462" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G462" s="3" t="s">
+        <v>1454</v>
+      </c>
+      <c r="H462" s="3" t="s">
         <v>1455</v>
       </c>
-      <c r="H462" s="3" t="s">
+      <c r="I462" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="J462" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K462" s="3" t="s">
         <v>1456</v>
       </c>
-      <c r="I462" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L462" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="463" spans="1:12">
       <c r="A463" s="2" t="s">
-        <v>1458</v>
+        <v>1457</v>
       </c>
       <c r="B463" s="6">
         <v>11</v>
       </c>
       <c r="C463" s="6">
         <v>1</v>
       </c>
       <c r="D463" s="6">
         <v>10</v>
       </c>
       <c r="E463" s="6">
         <v>10</v>
       </c>
       <c r="F463" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G463" s="2" t="s">
+        <v>1458</v>
+      </c>
+      <c r="H463" s="2" t="s">
         <v>1459</v>
       </c>
-      <c r="H463" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I463" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J463" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K463" s="2" t="s">
-        <v>1457</v>
+        <v>1456</v>
       </c>
       <c r="L463" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="464" spans="1:12">
       <c r="A464" s="3" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B464" s="5">
+        <v>0</v>
+      </c>
+      <c r="C464" s="5">
+        <v>0</v>
+      </c>
+      <c r="D464" s="5">
+        <v>0</v>
+      </c>
+      <c r="E464" s="5">
+        <v>0</v>
+      </c>
+      <c r="F464" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G464" s="3" t="s">
         <v>1461</v>
       </c>
-      <c r="B464" s="5">
-[...14 lines deleted...]
-      <c r="G464" s="3" t="s">
+      <c r="H464" s="3" t="s">
         <v>1462</v>
       </c>
-      <c r="H464" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I464" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J464" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K464" s="3" t="s">
-        <v>1457</v>
+        <v>1456</v>
       </c>
       <c r="L464" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="465" spans="1:12">
       <c r="A465" s="2" t="s">
-        <v>1464</v>
+        <v>1463</v>
       </c>
       <c r="B465" s="6">
         <v>22</v>
       </c>
       <c r="C465" s="6">
         <v>7</v>
       </c>
       <c r="D465" s="6">
         <v>10</v>
       </c>
       <c r="E465" s="6">
         <v>12</v>
       </c>
       <c r="F465" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G465" s="2" t="s">
+        <v>1464</v>
+      </c>
+      <c r="H465" s="2" t="s">
         <v>1465</v>
       </c>
-      <c r="H465" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I465" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J465" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K465" s="2" t="s">
-        <v>1457</v>
+        <v>1456</v>
       </c>
       <c r="L465" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="466" spans="1:12">
       <c r="A466" s="3" t="s">
-        <v>1467</v>
+        <v>1466</v>
       </c>
       <c r="B466" s="5">
         <v>3</v>
       </c>
       <c r="C466" s="5">
         <v>1</v>
       </c>
       <c r="D466" s="5">
         <v>2</v>
       </c>
       <c r="E466" s="5">
         <v>21</v>
       </c>
       <c r="F466" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G466" s="3" t="s">
+        <v>1467</v>
+      </c>
+      <c r="H466" s="3" t="s">
         <v>1468</v>
       </c>
-      <c r="H466" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I466" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J466" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K466" s="3" t="s">
-        <v>1457</v>
+        <v>1456</v>
       </c>
       <c r="L466" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="467" spans="1:12">
       <c r="A467" s="2" t="s">
-        <v>1470</v>
+        <v>1469</v>
       </c>
       <c r="B467" s="6">
         <v>6</v>
       </c>
       <c r="C467" s="6">
         <v>0</v>
       </c>
       <c r="D467" s="6">
         <v>5</v>
       </c>
       <c r="E467" s="6">
         <v>18</v>
       </c>
       <c r="F467" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G467" s="2" t="s">
+        <v>1470</v>
+      </c>
+      <c r="H467" s="2" t="s">
         <v>1471</v>
       </c>
-      <c r="H467" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I467" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J467" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K467" s="2" t="s">
-        <v>1457</v>
+        <v>1456</v>
       </c>
       <c r="L467" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="468" spans="1:12">
       <c r="A468" s="3" t="s">
-        <v>1473</v>
+        <v>1472</v>
       </c>
       <c r="B468" s="5">
         <v>10</v>
       </c>
       <c r="C468" s="5">
         <v>3</v>
       </c>
       <c r="D468" s="5">
         <v>6</v>
       </c>
       <c r="E468" s="5">
         <v>9</v>
       </c>
       <c r="F468" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G468" s="3" t="s">
+        <v>1473</v>
+      </c>
+      <c r="H468" s="3" t="s">
         <v>1474</v>
       </c>
-      <c r="H468" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I468" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J468" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K468" s="3" t="s">
-        <v>1457</v>
+        <v>1456</v>
       </c>
       <c r="L468" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="469" spans="1:12">
       <c r="A469" s="2" t="s">
-        <v>1476</v>
+        <v>1475</v>
       </c>
       <c r="B469" s="6">
         <v>2</v>
       </c>
       <c r="C469" s="6">
         <v>1</v>
       </c>
       <c r="D469" s="6">
         <v>1</v>
       </c>
       <c r="E469" s="6">
         <v>6</v>
       </c>
       <c r="F469" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G469" s="2" t="s">
+        <v>1476</v>
+      </c>
+      <c r="H469" s="2" t="s">
         <v>1477</v>
       </c>
-      <c r="H469" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I469" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J469" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K469" s="2" t="s">
-        <v>1457</v>
+        <v>1456</v>
       </c>
       <c r="L469" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="470" spans="1:12">
       <c r="A470" s="3" t="s">
-        <v>1479</v>
+        <v>1478</v>
       </c>
       <c r="B470" s="5">
         <v>6</v>
       </c>
       <c r="C470" s="5">
         <v>3</v>
       </c>
       <c r="D470" s="5">
         <v>1</v>
       </c>
       <c r="E470" s="5">
         <v>16</v>
       </c>
       <c r="F470" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G470" s="3" t="s">
+        <v>1479</v>
+      </c>
+      <c r="H470" s="3" t="s">
         <v>1480</v>
       </c>
-      <c r="H470" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I470" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J470" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K470" s="3" t="s">
-        <v>1457</v>
+        <v>1456</v>
       </c>
       <c r="L470" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="471" spans="1:12">
       <c r="A471" s="2" t="s">
-        <v>1482</v>
+        <v>1481</v>
       </c>
       <c r="B471" s="6">
         <v>52</v>
       </c>
       <c r="C471" s="6">
         <v>22</v>
       </c>
       <c r="D471" s="6">
         <v>23</v>
       </c>
       <c r="E471" s="6">
         <v>15</v>
       </c>
       <c r="F471" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G471" s="2" t="s">
+        <v>1482</v>
+      </c>
+      <c r="H471" s="2" t="s">
         <v>1483</v>
       </c>
-      <c r="H471" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I471" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J471" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K471" s="2" t="s">
-        <v>1457</v>
+        <v>1456</v>
       </c>
       <c r="L471" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="472" spans="1:12">
       <c r="A472" s="3" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="B472" s="5">
         <v>26</v>
       </c>
       <c r="C472" s="5">
         <v>8</v>
       </c>
       <c r="D472" s="5">
         <v>3</v>
       </c>
       <c r="E472" s="5">
         <v>9</v>
       </c>
       <c r="F472" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G472" s="3" t="s">
+        <v>1485</v>
+      </c>
+      <c r="H472" s="3" t="s">
         <v>1486</v>
       </c>
-      <c r="H472" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I472" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J472" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K472" s="3" t="s">
-        <v>1457</v>
+        <v>1456</v>
       </c>
       <c r="L472" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="473" spans="1:12">
       <c r="A473" s="2" t="s">
-        <v>1488</v>
+        <v>1487</v>
       </c>
       <c r="B473" s="6">
         <v>48</v>
       </c>
       <c r="C473" s="6">
         <v>17</v>
       </c>
       <c r="D473" s="6">
         <v>25</v>
       </c>
       <c r="E473" s="6">
         <v>15</v>
       </c>
       <c r="F473" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G473" s="2" t="s">
+        <v>1488</v>
+      </c>
+      <c r="H473" s="2" t="s">
         <v>1489</v>
       </c>
-      <c r="H473" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I473" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J473" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K473" s="2" t="s">
-        <v>1457</v>
+        <v>1456</v>
       </c>
       <c r="L473" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="474" spans="1:12">
       <c r="A474" s="3" t="s">
-        <v>1491</v>
+        <v>1490</v>
       </c>
       <c r="B474" s="5">
         <v>19</v>
       </c>
       <c r="C474" s="5">
         <v>4</v>
       </c>
       <c r="D474" s="5">
         <v>10</v>
       </c>
       <c r="E474" s="5">
         <v>18</v>
       </c>
       <c r="F474" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G474" s="3" t="s">
+        <v>1491</v>
+      </c>
+      <c r="H474" s="3" t="s">
         <v>1492</v>
       </c>
-      <c r="H474" s="3" t="s">
+      <c r="I474" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="J474" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K474" s="3" t="s">
         <v>1493</v>
       </c>
-      <c r="I474" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L474" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="475" spans="1:12">
       <c r="A475" s="2" t="s">
-        <v>1495</v>
+        <v>1494</v>
       </c>
       <c r="B475" s="6">
         <v>9</v>
       </c>
       <c r="C475" s="6">
         <v>1</v>
       </c>
       <c r="D475" s="6">
         <v>5</v>
       </c>
       <c r="E475" s="6">
         <v>23</v>
       </c>
       <c r="F475" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G475" s="2" t="s">
+        <v>1495</v>
+      </c>
+      <c r="H475" s="2" t="s">
         <v>1496</v>
       </c>
-      <c r="H475" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I475" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J475" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K475" s="2" t="s">
-        <v>1494</v>
+        <v>1493</v>
       </c>
       <c r="L475" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="476" spans="1:12">
       <c r="A476" s="3" t="s">
-        <v>1498</v>
+        <v>1497</v>
       </c>
       <c r="B476" s="5">
         <v>9</v>
       </c>
       <c r="C476" s="5">
         <v>6</v>
       </c>
       <c r="D476" s="5">
         <v>1</v>
       </c>
       <c r="E476" s="5">
         <v>34</v>
       </c>
       <c r="F476" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G476" s="3" t="s">
+        <v>1498</v>
+      </c>
+      <c r="H476" s="3" t="s">
         <v>1499</v>
       </c>
-      <c r="H476" s="3" t="s">
+      <c r="I476" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="J476" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K476" s="3" t="s">
         <v>1500</v>
       </c>
-      <c r="I476" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L476" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="477" spans="1:12">
       <c r="A477" s="2" t="s">
+        <v>1501</v>
+      </c>
+      <c r="B477" s="6">
+        <v>0</v>
+      </c>
+      <c r="C477" s="6">
+        <v>0</v>
+      </c>
+      <c r="D477" s="6">
+        <v>0</v>
+      </c>
+      <c r="E477" s="6">
+        <v>0</v>
+      </c>
+      <c r="F477" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="G477" s="2" t="s">
         <v>1502</v>
       </c>
-      <c r="B477" s="6">
-[...14 lines deleted...]
-      <c r="G477" s="2" t="s">
+      <c r="H477" s="2" t="s">
         <v>1503</v>
       </c>
-      <c r="H477" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I477" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J477" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K477" s="2" t="s">
-        <v>1501</v>
+        <v>1500</v>
       </c>
       <c r="L477" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="478" spans="1:12">
       <c r="A478" s="3" t="s">
-        <v>1505</v>
+        <v>1504</v>
       </c>
       <c r="B478" s="5">
         <v>58</v>
       </c>
       <c r="C478" s="5">
         <v>20</v>
       </c>
       <c r="D478" s="5">
         <v>26</v>
       </c>
       <c r="E478" s="5">
         <v>60</v>
       </c>
       <c r="F478" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G478" s="3" t="s">
+        <v>1505</v>
+      </c>
+      <c r="H478" s="3" t="s">
         <v>1506</v>
       </c>
-      <c r="H478" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I478" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J478" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K478" s="3" t="s">
-        <v>1501</v>
+        <v>1500</v>
       </c>
       <c r="L478" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="479" spans="1:12">
       <c r="A479" s="2" t="s">
-        <v>1508</v>
+        <v>1507</v>
       </c>
       <c r="B479" s="6">
         <v>70</v>
       </c>
       <c r="C479" s="6">
         <v>38</v>
       </c>
       <c r="D479" s="6">
         <v>20</v>
       </c>
       <c r="E479" s="6">
         <v>28</v>
       </c>
       <c r="F479" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G479" s="2" t="s">
+        <v>1508</v>
+      </c>
+      <c r="H479" s="2" t="s">
         <v>1509</v>
       </c>
-      <c r="H479" s="2" t="s">
+      <c r="I479" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="J479" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K479" s="2" t="s">
         <v>1510</v>
       </c>
-      <c r="I479" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L479" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="480" spans="1:12">
       <c r="A480" s="3" t="s">
-        <v>1512</v>
+        <v>1511</v>
       </c>
       <c r="B480" s="5">
         <v>20</v>
       </c>
       <c r="C480" s="5">
         <v>8</v>
       </c>
       <c r="D480" s="5">
         <v>8</v>
       </c>
       <c r="E480" s="5">
         <v>8</v>
       </c>
       <c r="F480" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G480" s="3" t="s">
+        <v>1512</v>
+      </c>
+      <c r="H480" s="3" t="s">
         <v>1513</v>
       </c>
-      <c r="H480" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I480" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J480" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K480" s="3" t="s">
-        <v>1511</v>
+        <v>1510</v>
       </c>
       <c r="L480" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="481" spans="1:12">
       <c r="A481" s="2" t="s">
-        <v>1515</v>
+        <v>1514</v>
       </c>
       <c r="B481" s="6">
         <v>18</v>
       </c>
       <c r="C481" s="6">
         <v>4</v>
       </c>
       <c r="D481" s="6">
         <v>11</v>
       </c>
       <c r="E481" s="6">
         <v>9</v>
       </c>
       <c r="F481" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G481" s="2" t="s">
+        <v>1515</v>
+      </c>
+      <c r="H481" s="2" t="s">
         <v>1516</v>
       </c>
-      <c r="H481" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I481" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J481" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K481" s="2" t="s">
-        <v>1511</v>
+        <v>1510</v>
       </c>
       <c r="L481" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="482" spans="1:12">
       <c r="A482" s="3" t="s">
-        <v>1518</v>
+        <v>1517</v>
       </c>
       <c r="B482" s="5">
         <v>48</v>
       </c>
       <c r="C482" s="5">
         <v>15</v>
       </c>
       <c r="D482" s="5">
         <v>30</v>
       </c>
       <c r="E482" s="5">
         <v>37</v>
       </c>
       <c r="F482" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G482" s="3" t="s">
+        <v>1518</v>
+      </c>
+      <c r="H482" s="3" t="s">
         <v>1519</v>
       </c>
-      <c r="H482" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I482" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J482" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K482" s="3" t="s">
-        <v>1511</v>
+        <v>1510</v>
       </c>
       <c r="L482" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="483" spans="1:12">
       <c r="A483" s="2" t="s">
-        <v>1521</v>
+        <v>1520</v>
       </c>
       <c r="B483" s="6">
         <v>22</v>
       </c>
       <c r="C483" s="6">
         <v>10</v>
       </c>
       <c r="D483" s="6">
         <v>12</v>
       </c>
       <c r="E483" s="6">
         <v>28</v>
       </c>
       <c r="F483" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G483" s="2" t="s">
+        <v>1521</v>
+      </c>
+      <c r="H483" s="2" t="s">
         <v>1522</v>
       </c>
-      <c r="H483" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I483" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J483" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K483" s="2" t="s">
-        <v>1511</v>
+        <v>1510</v>
       </c>
       <c r="L483" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="484" spans="1:12">
       <c r="A484" s="3" t="s">
-        <v>1524</v>
+        <v>1523</v>
       </c>
       <c r="B484" s="5">
         <v>52</v>
       </c>
       <c r="C484" s="5">
         <v>28</v>
       </c>
       <c r="D484" s="5">
         <v>23</v>
       </c>
       <c r="E484" s="5">
         <v>36</v>
       </c>
       <c r="F484" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G484" s="3" t="s">
+        <v>1524</v>
+      </c>
+      <c r="H484" s="3" t="s">
         <v>1525</v>
       </c>
-      <c r="H484" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I484" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J484" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K484" s="3" t="s">
-        <v>1511</v>
+        <v>1510</v>
       </c>
       <c r="L484" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="485" spans="1:12">
       <c r="A485" s="2" t="s">
-        <v>1527</v>
+        <v>1526</v>
       </c>
       <c r="B485" s="6">
         <v>31</v>
       </c>
       <c r="C485" s="6">
         <v>3</v>
       </c>
       <c r="D485" s="6">
         <v>28</v>
       </c>
       <c r="E485" s="6">
         <v>36</v>
       </c>
       <c r="F485" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G485" s="2" t="s">
+        <v>1527</v>
+      </c>
+      <c r="H485" s="2" t="s">
         <v>1528</v>
       </c>
-      <c r="H485" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I485" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J485" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K485" s="2" t="s">
-        <v>1511</v>
+        <v>1510</v>
       </c>
       <c r="L485" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="486" spans="1:12">
       <c r="A486" s="3" t="s">
-        <v>1530</v>
+        <v>1529</v>
       </c>
       <c r="B486" s="5">
         <v>64</v>
       </c>
       <c r="C486" s="5">
         <v>13</v>
       </c>
       <c r="D486" s="5">
         <v>32</v>
       </c>
       <c r="E486" s="5">
         <v>26</v>
       </c>
       <c r="F486" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G486" s="3" t="s">
+        <v>1530</v>
+      </c>
+      <c r="H486" s="3" t="s">
         <v>1531</v>
       </c>
-      <c r="H486" s="3" t="s">
+      <c r="I486" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="J486" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K486" s="3" t="s">
         <v>1532</v>
       </c>
-      <c r="I486" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L486" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="487" spans="1:12">
       <c r="A487" s="2" t="s">
-        <v>1534</v>
+        <v>1533</v>
       </c>
       <c r="B487" s="6">
         <v>52</v>
       </c>
       <c r="C487" s="6">
         <v>14</v>
       </c>
       <c r="D487" s="6">
         <v>36</v>
       </c>
       <c r="E487" s="6">
         <v>21</v>
       </c>
       <c r="F487" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G487" s="2" t="s">
+        <v>1534</v>
+      </c>
+      <c r="H487" s="2" t="s">
         <v>1535</v>
       </c>
-      <c r="H487" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I487" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J487" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K487" s="2" t="s">
-        <v>1533</v>
+        <v>1532</v>
       </c>
       <c r="L487" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="488" spans="1:12">
       <c r="A488" s="3" t="s">
-        <v>1537</v>
+        <v>1536</v>
       </c>
       <c r="B488" s="5">
         <v>23</v>
       </c>
       <c r="C488" s="5">
         <v>6</v>
       </c>
       <c r="D488" s="5">
         <v>13</v>
       </c>
       <c r="E488" s="5">
         <v>5</v>
       </c>
       <c r="F488" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G488" s="3" t="s">
+        <v>1537</v>
+      </c>
+      <c r="H488" s="3" t="s">
         <v>1538</v>
       </c>
-      <c r="H488" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I488" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J488" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K488" s="3" t="s">
-        <v>1533</v>
+        <v>1532</v>
       </c>
       <c r="L488" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="489" spans="1:12">
       <c r="A489" s="2" t="s">
-        <v>1540</v>
+        <v>1539</v>
       </c>
       <c r="B489" s="6">
         <v>26</v>
       </c>
       <c r="C489" s="6">
         <v>3</v>
       </c>
       <c r="D489" s="6">
         <v>8</v>
       </c>
       <c r="E489" s="6">
         <v>14</v>
       </c>
       <c r="F489" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G489" s="2" t="s">
+        <v>1540</v>
+      </c>
+      <c r="H489" s="2" t="s">
         <v>1541</v>
       </c>
-      <c r="H489" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I489" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J489" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K489" s="2" t="s">
-        <v>1533</v>
+        <v>1532</v>
       </c>
       <c r="L489" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="490" spans="1:12">
       <c r="A490" s="3" t="s">
-        <v>1543</v>
+        <v>1542</v>
       </c>
       <c r="B490" s="5">
         <v>28</v>
       </c>
       <c r="C490" s="5">
         <v>5</v>
       </c>
       <c r="D490" s="5">
         <v>15</v>
       </c>
       <c r="E490" s="5">
         <v>13</v>
       </c>
       <c r="F490" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G490" s="3" t="s">
+        <v>1543</v>
+      </c>
+      <c r="H490" s="3" t="s">
         <v>1544</v>
       </c>
-      <c r="H490" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I490" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J490" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K490" s="3" t="s">
-        <v>1533</v>
+        <v>1532</v>
       </c>
       <c r="L490" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="491" spans="1:12">
       <c r="A491" s="2" t="s">
-        <v>1546</v>
+        <v>1545</v>
       </c>
       <c r="B491" s="6">
         <v>1</v>
       </c>
       <c r="C491" s="6">
         <v>0</v>
       </c>
       <c r="D491" s="6">
         <v>0</v>
       </c>
       <c r="E491" s="6">
         <v>4</v>
       </c>
       <c r="F491" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G491" s="2" t="s">
+        <v>1546</v>
+      </c>
+      <c r="H491" s="2" t="s">
         <v>1547</v>
       </c>
-      <c r="H491" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I491" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J491" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K491" s="2" t="s">
-        <v>1533</v>
+        <v>1532</v>
       </c>
       <c r="L491" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="492" spans="1:12">
       <c r="A492" s="3" t="s">
-        <v>1549</v>
+        <v>1548</v>
       </c>
       <c r="B492" s="5">
         <v>35</v>
       </c>
       <c r="C492" s="5">
         <v>2</v>
       </c>
       <c r="D492" s="5">
         <v>25</v>
       </c>
       <c r="E492" s="5">
         <v>40</v>
       </c>
       <c r="F492" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G492" s="3" t="s">
+        <v>1549</v>
+      </c>
+      <c r="H492" s="3" t="s">
         <v>1550</v>
       </c>
-      <c r="H492" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I492" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J492" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K492" s="3" t="s">
-        <v>1533</v>
+        <v>1532</v>
       </c>
       <c r="L492" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="493" spans="1:12">
       <c r="A493" s="2" t="s">
+        <v>1551</v>
+      </c>
+      <c r="B493" s="6">
+        <v>13</v>
+      </c>
+      <c r="C493" s="6">
+        <v>6</v>
+      </c>
+      <c r="D493" s="6">
+        <v>6</v>
+      </c>
+      <c r="E493" s="6">
+        <v>23</v>
+      </c>
+      <c r="F493" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="G493" s="2" t="s">
         <v>1552</v>
       </c>
-      <c r="B493" s="6">
-[...14 lines deleted...]
-      <c r="G493" s="2" t="s">
+      <c r="H493" s="2" t="s">
         <v>1553</v>
       </c>
-      <c r="H493" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I493" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J493" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K493" s="2" t="s">
-        <v>1533</v>
+        <v>1532</v>
       </c>
       <c r="L493" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="494" spans="1:12">
       <c r="A494" s="3" t="s">
-        <v>1555</v>
+        <v>1554</v>
       </c>
       <c r="B494" s="5">
         <v>2</v>
       </c>
       <c r="C494" s="5">
         <v>0</v>
       </c>
       <c r="D494" s="5">
         <v>0</v>
       </c>
       <c r="E494" s="5">
         <v>28</v>
       </c>
       <c r="F494" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G494" s="3" t="s">
+        <v>1555</v>
+      </c>
+      <c r="H494" s="3" t="s">
         <v>1556</v>
       </c>
-      <c r="H494" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I494" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J494" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K494" s="3" t="s">
-        <v>1533</v>
+        <v>1532</v>
       </c>
       <c r="L494" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="495" spans="1:12">
       <c r="A495" s="2" t="s">
-        <v>1558</v>
+        <v>1557</v>
       </c>
       <c r="B495" s="6">
         <v>38</v>
       </c>
       <c r="C495" s="6">
         <v>15</v>
       </c>
       <c r="D495" s="6">
         <v>13</v>
       </c>
       <c r="E495" s="6">
         <v>16</v>
       </c>
       <c r="F495" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G495" s="2" t="s">
+        <v>1558</v>
+      </c>
+      <c r="H495" s="2" t="s">
         <v>1559</v>
       </c>
-      <c r="H495" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I495" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J495" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K495" s="2" t="s">
-        <v>1533</v>
+        <v>1532</v>
       </c>
       <c r="L495" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="496" spans="1:12">
       <c r="A496" s="3" t="s">
-        <v>1561</v>
+        <v>1560</v>
       </c>
       <c r="B496" s="5">
         <v>55</v>
       </c>
       <c r="C496" s="5">
         <v>34</v>
       </c>
       <c r="D496" s="5">
         <v>11</v>
       </c>
       <c r="E496" s="5">
         <v>16</v>
       </c>
       <c r="F496" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G496" s="3" t="s">
+        <v>1561</v>
+      </c>
+      <c r="H496" s="3" t="s">
         <v>1562</v>
       </c>
-      <c r="H496" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I496" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J496" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K496" s="3" t="s">
-        <v>1533</v>
+        <v>1532</v>
       </c>
       <c r="L496" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="497" spans="1:12">
       <c r="A497" s="2" t="s">
-        <v>1564</v>
+        <v>1563</v>
       </c>
       <c r="B497" s="6">
         <v>30</v>
       </c>
       <c r="C497" s="6">
         <v>3</v>
       </c>
       <c r="D497" s="6">
         <v>25</v>
       </c>
       <c r="E497" s="6">
         <v>31</v>
       </c>
       <c r="F497" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G497" s="2" t="s">
+        <v>1564</v>
+      </c>
+      <c r="H497" s="2" t="s">
         <v>1565</v>
       </c>
-      <c r="H497" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I497" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J497" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K497" s="2" t="s">
-        <v>1533</v>
+        <v>1532</v>
       </c>
       <c r="L497" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="498" spans="1:12">
       <c r="A498" s="3" t="s">
-        <v>1567</v>
+        <v>1566</v>
       </c>
       <c r="B498" s="5">
         <v>48</v>
       </c>
       <c r="C498" s="5">
         <v>21</v>
       </c>
       <c r="D498" s="5">
         <v>22</v>
       </c>
       <c r="E498" s="5">
         <v>15</v>
       </c>
       <c r="F498" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G498" s="3" t="s">
+        <v>1567</v>
+      </c>
+      <c r="H498" s="3" t="s">
         <v>1568</v>
       </c>
-      <c r="H498" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I498" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J498" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K498" s="3" t="s">
-        <v>1533</v>
+        <v>1532</v>
       </c>
       <c r="L498" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="499" spans="1:12">
       <c r="A499" s="2" t="s">
-        <v>1570</v>
+        <v>1569</v>
       </c>
       <c r="B499" s="6">
         <v>41</v>
       </c>
       <c r="C499" s="6">
         <v>21</v>
       </c>
       <c r="D499" s="6">
         <v>18</v>
       </c>
       <c r="E499" s="6">
         <v>14</v>
       </c>
       <c r="F499" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G499" s="2" t="s">
+        <v>1570</v>
+      </c>
+      <c r="H499" s="2" t="s">
         <v>1571</v>
       </c>
-      <c r="H499" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I499" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J499" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K499" s="2" t="s">
-        <v>1533</v>
+        <v>1532</v>
       </c>
       <c r="L499" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="500" spans="1:12">
       <c r="A500" s="3" t="s">
-        <v>1573</v>
+        <v>1572</v>
       </c>
       <c r="B500" s="5">
         <v>30</v>
       </c>
       <c r="C500" s="5">
         <v>8</v>
       </c>
       <c r="D500" s="5">
         <v>20</v>
       </c>
       <c r="E500" s="5">
         <v>21</v>
       </c>
       <c r="F500" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G500" s="3" t="s">
+        <v>1573</v>
+      </c>
+      <c r="H500" s="3" t="s">
         <v>1574</v>
       </c>
-      <c r="H500" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I500" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J500" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K500" s="3" t="s">
-        <v>1533</v>
+        <v>1532</v>
       </c>
       <c r="L500" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="501" spans="1:12">
       <c r="A501" s="2" t="s">
-        <v>1576</v>
+        <v>1575</v>
       </c>
       <c r="B501" s="6">
         <v>22</v>
       </c>
       <c r="C501" s="6">
         <v>2</v>
       </c>
       <c r="D501" s="6">
         <v>17</v>
       </c>
       <c r="E501" s="6">
         <v>19</v>
       </c>
       <c r="F501" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G501" s="2" t="s">
+        <v>1576</v>
+      </c>
+      <c r="H501" s="2" t="s">
         <v>1577</v>
       </c>
-      <c r="H501" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I501" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J501" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K501" s="2" t="s">
-        <v>1533</v>
+        <v>1532</v>
       </c>
       <c r="L501" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="502" spans="1:12">
       <c r="A502" s="3" t="s">
-        <v>1579</v>
+        <v>1578</v>
       </c>
       <c r="B502" s="5">
         <v>10</v>
       </c>
       <c r="C502" s="5">
         <v>4</v>
       </c>
       <c r="D502" s="5">
         <v>2</v>
       </c>
       <c r="E502" s="5">
         <v>0</v>
       </c>
       <c r="F502" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G502" s="3" t="s">
+        <v>1579</v>
+      </c>
+      <c r="H502" s="3" t="s">
         <v>1580</v>
       </c>
-      <c r="H502" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I502" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J502" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K502" s="3" t="s">
-        <v>1533</v>
+        <v>1532</v>
       </c>
       <c r="L502" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="503" spans="1:12">
       <c r="A503" s="2" t="s">
-        <v>1582</v>
+        <v>1581</v>
       </c>
       <c r="B503" s="6">
         <v>17</v>
       </c>
       <c r="C503" s="6">
         <v>3</v>
       </c>
       <c r="D503" s="6">
         <v>13</v>
       </c>
       <c r="E503" s="6">
         <v>12</v>
       </c>
       <c r="F503" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G503" s="2" t="s">
+        <v>1582</v>
+      </c>
+      <c r="H503" s="2" t="s">
         <v>1583</v>
       </c>
-      <c r="H503" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I503" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J503" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K503" s="2" t="s">
-        <v>1533</v>
+        <v>1532</v>
       </c>
       <c r="L503" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="504" spans="1:12">
       <c r="A504" s="3" t="s">
-        <v>1585</v>
+        <v>1584</v>
       </c>
       <c r="B504" s="5">
         <v>31</v>
       </c>
       <c r="C504" s="5">
         <v>4</v>
       </c>
       <c r="D504" s="5">
         <v>9</v>
       </c>
       <c r="E504" s="5">
         <v>24</v>
       </c>
       <c r="F504" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G504" s="3" t="s">
+        <v>1585</v>
+      </c>
+      <c r="H504" s="3" t="s">
         <v>1586</v>
       </c>
-      <c r="H504" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I504" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J504" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K504" s="3" t="s">
-        <v>1533</v>
+        <v>1532</v>
       </c>
       <c r="L504" s="3" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="505" spans="1:12">
       <c r="A505" s="2" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="B505" s="6">
         <v>28</v>
       </c>
       <c r="C505" s="6">
         <v>3</v>
       </c>
       <c r="D505" s="6">
         <v>20</v>
       </c>
       <c r="E505" s="6">
         <v>24</v>
       </c>
       <c r="F505" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G505" s="2" t="s">
+        <v>1588</v>
+      </c>
+      <c r="H505" s="2" t="s">
         <v>1589</v>
       </c>
-      <c r="H505" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I505" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J505" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K505" s="2" t="s">
-        <v>1533</v>
+        <v>1532</v>
       </c>
       <c r="L505" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:L1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>